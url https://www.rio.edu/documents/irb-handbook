--- v0 (2026-02-23)
+++ v1 (2026-08-24)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50EF14FD" w14:textId="1C72137F" w:rsidR="00E56050" w:rsidRDefault="00E56050" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="103" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15727615" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F62C215" wp14:editId="565AE9D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-939604</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-957943</wp:posOffset>
             </wp:positionV>
@@ -399,51 +399,51 @@
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="14E98138" w14:textId="1EB6B345" w:rsidR="00B36FB6" w:rsidRPr="00B36B44" w:rsidRDefault="00B36FB6" w:rsidP="00B36FB6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B36B44">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7400AFF6" w14:textId="2B8879C4" w:rsidR="00B70CCA" w:rsidRDefault="00B36B44">
+        <w:p w14:paraId="7400AFF6" w14:textId="03E1CF16" w:rsidR="00B70CCA" w:rsidRDefault="00B36B44">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
@@ -493,67 +493,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B70CCA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210646 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00B70CCA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00B70CCA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B70CCA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="596B6627" w14:textId="66D509F1" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="596B6627" w14:textId="1D7E0A96" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210647" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -585,67 +585,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210647 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="083AD4B1" w14:textId="20239288" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="083AD4B1" w14:textId="667092BF" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210648" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -677,67 +677,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210648 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53FE3AB4" w14:textId="5813CD00" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="53FE3AB4" w14:textId="3841554D" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210649" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -769,67 +769,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210649 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B1EF244" w14:textId="30EC3BF5" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="5B1EF244" w14:textId="1095A09B" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210650" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -861,67 +861,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210650 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D41039A" w14:textId="537A718E" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="4D41039A" w14:textId="4FCA83B2" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210651" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -953,67 +953,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210651 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5234102C" w14:textId="3861FAC6" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="5234102C" w14:textId="5711D997" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210652" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1045,67 +1045,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210652 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="325D5109" w14:textId="661B5581" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="325D5109" w14:textId="207D3CEB" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210653" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -1137,67 +1137,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210653 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40FA9312" w14:textId="7CF181B5" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="40FA9312" w14:textId="3EE319EE" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210654" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -1229,67 +1229,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210654 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67E8FA58" w14:textId="1CA03BD8" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="67E8FA58" w14:textId="32206085" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210655" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1321,67 +1321,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210655 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FD8F5E1" w14:textId="55AA2D94" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="6FD8F5E1" w14:textId="5F58D630" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210656" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1413,67 +1413,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210656 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="715DB8DD" w14:textId="2410AAD5" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="715DB8DD" w14:textId="5E780811" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210657" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1505,67 +1505,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210657 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3389E75A" w14:textId="36AFD51D" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="3389E75A" w14:textId="61D4DCFF" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210658" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1597,67 +1597,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210658 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C7D4548" w14:textId="3E87B326" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="4C7D4548" w14:textId="691A9E7F" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210659" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1689,67 +1689,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210659 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CD7AFF9" w14:textId="4160D1D1" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="7CD7AFF9" w14:textId="2B907C80" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210660" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1781,67 +1781,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210660 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7986D4F8" w14:textId="65E523A1" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="7986D4F8" w14:textId="2638C428" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210661" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>g)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1873,67 +1873,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210661 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44A5357D" w14:textId="5EA5F2B8" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="44A5357D" w14:textId="7F433AA2" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210662" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>h)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1965,67 +1965,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210662 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1101DEF2" w14:textId="6E5472D7" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="1101DEF2" w14:textId="667BE488" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210663" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -2057,67 +2057,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210663 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FD297EC" w14:textId="4AF55D46" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="0FD297EC" w14:textId="67428B3D" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210664" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2149,67 +2149,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210664 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D1B0071" w14:textId="16597181" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="1D1B0071" w14:textId="34B0A8EA" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210665" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2241,67 +2241,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210665 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FECC25F" w14:textId="7A05B0C2" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="2FECC25F" w14:textId="17BD5953" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210666" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2333,67 +2333,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210666 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28E98FC1" w14:textId="5EED2CC6" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="28E98FC1" w14:textId="541EB16F" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210667" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2425,67 +2425,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210667 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="233C9F67" w14:textId="6A0B7984" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="233C9F67" w14:textId="5DFAA063" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210668" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2517,67 +2517,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210668 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67BC0669" w14:textId="5498A945" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="67BC0669" w14:textId="70C00EEF" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210669" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2609,67 +2609,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210669 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="334EDBBD" w14:textId="01686CE3" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="334EDBBD" w14:textId="49277B5B" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210670" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>g)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2701,67 +2701,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210670 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7350A338" w14:textId="224A6EA4" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="7350A338" w14:textId="76087A21" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210671" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>h)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2793,67 +2793,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210671 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77929912" w14:textId="6EA83481" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="77929912" w14:textId="74C19D36" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210672" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>i)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2885,67 +2885,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210672 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E073FCC" w14:textId="448627F2" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="4E073FCC" w14:textId="0914CE6F" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210673" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -2977,67 +2977,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210673 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0727637C" w14:textId="738CAC2E" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="0727637C" w14:textId="3F626844" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210674" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3069,67 +3069,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210674 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D202E84" w14:textId="2B77DC1E" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="0D202E84" w14:textId="765931E1" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210675" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3161,67 +3161,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210675 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26A546B6" w14:textId="5CB15044" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="26A546B6" w14:textId="1F32A86B" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210676" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3253,67 +3253,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210676 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D9675E8" w14:textId="0798365E" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="2D9675E8" w14:textId="63A4C4BB" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210677" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3345,67 +3345,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210677 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00360B32" w14:textId="2754F248" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="00360B32" w14:textId="2F2B7E4E" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210678" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3437,67 +3437,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210678 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34581C56" w14:textId="25510907" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="34581C56" w14:textId="462D71D4" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210679" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3529,67 +3529,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210679 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3343D84D" w14:textId="5CE3247A" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="3343D84D" w14:textId="6E94C32C" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210680" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -3621,67 +3621,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210680 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CCDC7A8" w14:textId="640E4098" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="4CCDC7A8" w14:textId="1900C49C" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210681" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -3713,67 +3713,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210681 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D714F07" w14:textId="700B8E62" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="0D714F07" w14:textId="58DA26FF" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210682" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -3805,67 +3805,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210682 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EF16E99" w14:textId="36CA4861" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
+        <w:p w14:paraId="4EF16E99" w14:textId="5B9AF772" w:rsidR="00B70CCA" w:rsidRDefault="00B70CCA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197210683" w:history="1">
             <w:r w:rsidRPr="00366A96">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
@@ -3897,51 +3897,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197210683 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD33FF">
+            <w:r w:rsidR="001A7F13">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="5D0F0E25" w14:textId="1F2CC01F" w:rsidR="00B36FB6" w:rsidRDefault="00B36B44">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5682,51 +5682,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ed research</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dealing with preparation, submission, or human subject protection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333170" w14:textId="194EF2F7" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="0087668F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc197210653"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006A7143">
         <w:t>rocedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1F333171" w14:textId="002EEE3E" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="009C09B0" w:rsidP="00463233">
+    <w:p w14:paraId="1F333171" w14:textId="19C7C1ED" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="009C09B0" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00196D68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5771,50 +5771,56 @@
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="002F417F" w:rsidRPr="00C90893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-</w:t>
         </w:r>
         <w:r w:rsidR="002F417F" w:rsidRPr="00C90893">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>training/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000609A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00D45083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or equivalent training</w:t>
+      </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333172" w14:textId="257E166A" w:rsidR="008D6F8D" w:rsidRPr="00246AC1" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All forms needed for submission can be obtained </w:t>
       </w:r>
@@ -8596,275 +8602,323 @@
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc197210663"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006A7143">
         <w:t>olicies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1F3331E5" w14:textId="03EFD12B" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc197210664"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>The Principal Investigator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="1F3331E6" w14:textId="05905AB5" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
+    <w:p w14:paraId="1F3331E6" w14:textId="556C0131" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The IRB recognizes one Principal Investigator (PI) for each </w:t>
       </w:r>
       <w:r w:rsidR="00196D68" w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. The PI must be a </w:t>
       </w:r>
       <w:r w:rsidR="00AC193A" w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>faculty or staff member at</w:t>
+        <w:t xml:space="preserve">faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC193A" w:rsidRPr="008B2613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406E6B" w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B741DC" w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>University of Rio Grande</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">n research conducted by students, a faculty member must serve as PI and assume responsibility for </w:t>
+        <w:t xml:space="preserve">n research conducted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">students, a faculty member must serve as PI and assume responsibility for </w:t>
       </w:r>
       <w:r w:rsidR="00EC1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>appropriately overseeing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student</w:t>
       </w:r>
       <w:r w:rsidR="00EC1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3331E7" w14:textId="3AE6CA47" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
+    <w:p w14:paraId="1F3331E7" w14:textId="37B41C2F" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The PI, including faculty members in the case of students, must personally review and approve all applications, amendments, continuations, and documentation submitted to the IRB. The PI must identify key personnel involved in the conduct of research, monitor their activities, inform the IRB of proposed changes in approved research, adverse events, and untoward incidents, and respond </w:t>
+        <w:t xml:space="preserve">The PI, including faculty members in the case of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">students, must personally review and approve all applications, amendments, continuations, and documentation submitted to the IRB. The PI must identify key personnel involved in the conduct of research, monitor their activities, inform the IRB of proposed changes in approved research, adverse events, and untoward incidents, and respond </w:t>
       </w:r>
       <w:r w:rsidR="00EC1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>promptly</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to inquiries or requests from the IRB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3331E8" w14:textId="4DFD3D8F" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
+    <w:p w14:paraId="1F3331E8" w14:textId="4143C5A7" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">All official IRB correspondence is addressed to the PI. Faculty members overseeing student research should </w:t>
+        <w:t xml:space="preserve">All official IRB correspondence is addressed to the PI. Faculty members overseeing </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student research should </w:t>
       </w:r>
       <w:r w:rsidR="00D61F00" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to keep students informed of IRB determinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3331E9" w14:textId="05C76A42" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PIs, research staff, and students are encouraged to communicate informally with the IRB </w:t>
       </w:r>
       <w:r w:rsidR="00404F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Chair</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when they have questions about IRB policies or procedures. Formal communications, including applications for exemption and expedited or full IRB review, continuation applications, amendments, and notification of adverse events, must be communicated in writing</w:t>
+        <w:t xml:space="preserve"> when they have questions about IRB policies or procedures. Formal communications, including applications for exemption and expedited or full IRB review, continuation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>applications, amendments, and notification of adverse events, must be communicated in writing</w:t>
       </w:r>
       <w:r w:rsidR="00D61F00" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on forms developed by the IRB</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and submitted to the IRB</w:t>
       </w:r>
       <w:r w:rsidR="0097479B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The IRB communicates to </w:t>
-[...6 lines deleted...]
-        <w:t>PIs regarding initial and continuing reviews and amendments through memoranda that follow a standard format.</w:t>
+        <w:t xml:space="preserve"> The IRB communicates to PIs regarding initial and continuing reviews and amendments through memoranda that follow a standard format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33320F" w14:textId="0C69A8E3" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00377AAA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc197210665"/>
       <w:r w:rsidRPr="00F61058">
         <w:t xml:space="preserve">Student Research and Class </w:t>
       </w:r>
       <w:r w:rsidR="00196D68">
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1F333213" w14:textId="682BD110" w:rsidR="008D6F8D" w:rsidRDefault="009C6B64" w:rsidP="0040421B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
@@ -9305,70 +9359,70 @@
         </w:rPr>
         <w:t xml:space="preserve">Compensation for participation in research is often appropriate, but it also may not be offered to the subject as a means of coercive persuasion. </w:t>
       </w:r>
       <w:r w:rsidR="009C6B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Instead</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, it should be a form of recognition for </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>investing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the subject's time, risk, expense, loss of wages, or other inconvenience incurred. Compensation should not be excessive </w:t>
+        <w:t xml:space="preserve"> the subject's time, risk, expense, loss of wages, or other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inconvenience incurred. Compensation should not be excessive </w:t>
       </w:r>
       <w:r w:rsidR="000E2587">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the nature of the project. Informed consent documents should include a detailed account of the terms of the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">compensation, including a description of the conditions under which a subject might not receive the full compensation offered. Compensation may not be withheld contingent on the subject's </w:t>
+        <w:t xml:space="preserve"> the nature of the project. Informed consent documents should include a detailed account of the terms of the compensation, including a description of the conditions under which a subject might not receive the full compensation offered. Compensation may not be withheld contingent on the subject's </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>study completion</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333222" w14:textId="5DFB1092" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00377AAA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc197210668"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>Informed Consent</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -9829,70 +9883,64 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> disclosure of appropriate alternative procedures or courses of treatment, if any, that might be advantageous to the subject</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333235" w14:textId="3AF66048" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="00401529" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nticipated circumstances under which the </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">investigator may terminate the subject's </w:t>
-[...6 lines deleted...]
-        <w:t>participation</w:t>
+        <w:t>investigator may terminate the subject's participation</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> without regard to the subject's consent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333237" w14:textId="6B17D8B1" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="00401529" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -10385,76 +10433,76 @@
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>he waiver or alteration would not adversely affect the rights and welfare of the subjects;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33324D" w14:textId="2C766121" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="00401529" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>he research could not practicably be carried out without the waiver or alteration; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33324F" w14:textId="3D8ED5A7" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="00401529" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="0010037F" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>henever appropriate, the subjects are provided with additional pertinent information after participation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333251" w14:textId="33C12E1F" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00377AAA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc197210670"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>Third</w:t>
       </w:r>
       <w:r w:rsidR="000E2587">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:t>Party Consent</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
@@ -10804,70 +10852,70 @@
         </w:rPr>
         <w:t xml:space="preserve">completing and submitting the Final Study Report (Form 5) and </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>properly retaining</w:t>
       </w:r>
       <w:r w:rsidR="00591E34" w:rsidRPr="00591E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> records relating to the research project (original submitted protocol,</w:t>
       </w:r>
       <w:r w:rsidR="00591E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00591E34" w:rsidRPr="00591E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">all signed consent forms, correspondence with the IRB, etc.). Records should be maintained for a minimum of three </w:t>
+        <w:t xml:space="preserve">all signed consent forms, correspondence with </w:t>
+      </w:r>
+      <w:r w:rsidR="00591E34" w:rsidRPr="00591E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the IRB, etc.). Records should be maintained for a minimum of three </w:t>
       </w:r>
       <w:r w:rsidR="00591E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidR="00591E34" w:rsidRPr="00591E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">years after the completion of the research, unless other requirements by research sponsors or federal </w:t>
-[...6 lines deleted...]
-        <w:t>regulations apply. If several policies apply, the most stringent requirements should be followed.</w:t>
+        <w:t>years after the completion of the research, unless other requirements by research sponsors or federal regulations apply. If several policies apply, the most stringent requirements should be followed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33325A" w14:textId="4EB0DCC2" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="0087668F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc197210673"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="006A7143">
         <w:t>pecial</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="006A7143">
         <w:t>opulations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="7EF1F038" w14:textId="3B03B066" w:rsidR="00873111" w:rsidRDefault="00873111" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
@@ -11083,70 +11131,64 @@
         <w:t>risks, and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> benefits of the research and to participate in the consent process in a meaningful way. Investigators should provide a rationale for involving cognitively impaired subjects and should include additional means to protect the rights and welfare of these subjects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333266" w14:textId="0E575CC8" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Some individuals with cognitive impairments may be institutionalized, and this may further compromise their ability to exercise free choice. It is also </w:t>
       </w:r>
       <w:r w:rsidR="009C6B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>essential</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to protect the privacy of </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">all </w:t>
+        <w:t xml:space="preserve"> to protect the privacy of all </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>subjects</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the confidentiality of information gathered in research exploring emotionally sensitive topics</w:t>
       </w:r>
       <w:r w:rsidR="00162796">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> since some individuals would not want the fact of their institutionalization divulged.</w:t>
       </w:r>
@@ -11441,58 +11483,52 @@
         <w:t xml:space="preserve"> and permission of their parents or guardians, as set forth below [45 CFR 46.405]</w:t>
       </w:r>
       <w:r w:rsidR="00206C87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F333277" w14:textId="1B9809A0" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research Involving Greater than Minimal Risk and No Prospect of Direct Benefit to Individual Subjects but Likely to Yield Generalizable Knowledge about the Subject's </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Disorder or Condition: If the IRB finds that more than minimal risk to children is presented by an intervention or procedure that does not hold out the prospect of direct</w:t>
+        <w:t>Research Involving Greater than Minimal Risk and No Prospect of Direct Benefit to Individual Subjects but Likely to Yield Generalizable Knowledge about the Subject's Disorder or Condition: If the IRB finds that more than minimal risk to children is presented by an intervention or procedure that does not hold out the prospect of direct</w:t>
       </w:r>
       <w:r w:rsidR="005D11FE" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">benefit for the individual subject, or by a monitoring procedure </w:t>
       </w:r>
       <w:r w:rsidR="005D11FE" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not likely to contribute to the well-being of the subject, the IRB may approve the research only if the IRB finds that:</w:t>
       </w:r>
@@ -11869,82 +11905,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>"Assent" means a child's affirmative agreement to participate in research. Mere failure to object should not, absent affirmative agreement, be construed as assent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33328A" w14:textId="3EA0C55F" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Adequate Provisions for Child's Assent [45 CFR 46.408(a)]: The investigator must make adequate provisions for soliciting the assent</w:t>
+        <w:t xml:space="preserve">Adequate Provisions for Child's Assent [45 CFR 46.408(a)]: The investigator must make </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>adequate provisions for soliciting the assent</w:t>
       </w:r>
       <w:r w:rsidR="00EF3B85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">of child subjects when the children </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>can provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assent. In determining whether children are capable of assenting, the investigator </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">should </w:t>
+        <w:t xml:space="preserve"> assent. In determining whether children are capable of assenting, the investigator should </w:t>
       </w:r>
       <w:r w:rsidR="005D11FE" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the ages, maturity, and psychological state of the children involved. This judgment may be made for all children to be involved in research under a particular </w:t>
       </w:r>
       <w:r w:rsidR="00196D68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or for each child. The </w:t>
       </w:r>
@@ -12312,70 +12348,64 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>related to their status as wards; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33329C" w14:textId="5BF8A637" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">conducted in schools, camps, hospitals, institutions, or similar settings in which </w:t>
       </w:r>
       <w:r w:rsidR="00845CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>most</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>children involved as subjects are not wards.</w:t>
+        <w:t xml:space="preserve"> children involved as subjects are not wards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F33329D" w14:textId="7B421B5D" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If the research is approved under this authority, the IRB must </w:t>
       </w:r>
       <w:r w:rsidR="005D11FE" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">require the </w:t>
@@ -12754,58 +12784,52 @@
         <w:t>Where scientifically appropriate, preclinical studies, including studies on pregnant animals, and clinical studies, including studies on nonpregnant women, have been conducted and provide data for assessing potential risks to pregnant women and fetuses</w:t>
       </w:r>
       <w:r w:rsidR="001106A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3332B2" w14:textId="13923F95" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The risk to the fetus is caused solely by interventions or procedures that hold out the </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>prospect of direct benefit for the woman or the fetus; or, if there is no such prospect of benefit, the risk to the fetus is not greater than minimal and the purpose of the research is the development of important biomedical knowledge which cannot be obtained by any other means</w:t>
+        <w:t>The risk to the fetus is caused solely by interventions or procedures that hold out the prospect of direct benefit for the woman or the fetus; or, if there is no such prospect of benefit, the risk to the fetus is not greater than minimal and the purpose of the research is the development of important biomedical knowledge which cannot be obtained by any other means</w:t>
       </w:r>
       <w:r w:rsidR="001106A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3332B4" w14:textId="426ACD52" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Any risk is the least possible </w:t>
@@ -13233,70 +13257,70 @@
         </w:rPr>
         <w:t>common</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ly encountered in the daily lives</w:t>
       </w:r>
       <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or routine medical, dental,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or psychological examination of healthy persons.</w:t>
       </w:r>
       <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Minimal risk” means the probability and magnitude of physical or psychological harm </w:t>
+        <w:t xml:space="preserve"> “Minimal risk” means the probability </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and magnitude of physical or psychological harm </w:t>
       </w:r>
       <w:r w:rsidR="00AC0A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>common</w:t>
       </w:r>
       <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ly encountered in the daily </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">lives or in </w:t>
+        <w:t xml:space="preserve">ly encountered in the daily lives or in </w:t>
       </w:r>
       <w:r w:rsidR="00AC0A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>healthy persons'</w:t>
       </w:r>
       <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> routine medical, dental, or psychological examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3332C4" w14:textId="7F84753F" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -13854,69 +13878,75 @@
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedures for </w:t>
       </w:r>
       <w:r w:rsidR="00723A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>selecting</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> subjects within the prison are fair to all prisoners and immune </w:t>
+        <w:t xml:space="preserve"> subjects within the prison are fair to all prisoners and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">immune </w:t>
       </w:r>
       <w:r w:rsidR="00AC50A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> arbitrary intervention by prison authorities or prisoners. Unless the </w:t>
       </w:r>
       <w:r w:rsidR="00AC0A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal </w:t>
       </w:r>
       <w:r w:rsidR="00AC0A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigator provides the Board justification in writing for following some other procedures, control subjects must be selected randomly from the group of available prisoners who meet the characteristics needed for that </w:t>
       </w:r>
       <w:r w:rsidR="00AB25F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>proposed research</w:t>
@@ -14409,58 +14439,52 @@
       <w:bookmarkStart w:id="35" w:name="_Toc197210681"/>
       <w:r w:rsidRPr="00F61058">
         <w:t>IRB M</w:t>
       </w:r>
       <w:r w:rsidR="006A7143">
         <w:t>embership</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1F3332EA" w14:textId="5423AF36" w:rsidR="008D6F8D" w:rsidRPr="00F61058" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The IRB shall consist of members with the background and professional competence necessary to </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>review specific research activities</w:t>
+        <w:t>The IRB shall consist of members with the background and professional competence necessary to review specific research activities</w:t>
       </w:r>
       <w:r w:rsidR="00C0682C" w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ascertain the acceptability of proposed research in terms of institutional commitments and regulations, applicable law, and professional conduct and practice standards</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61058">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3332EB" w14:textId="0BA45BB2" w:rsidR="008D6F8D" w:rsidRPr="003D7FAE" w:rsidRDefault="0010037F" w:rsidP="00463233">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -15653,70 +15677,70 @@
       </w:r>
       <w:r w:rsidR="009D41FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> but the IRB has determined and documented at a convened meeting that the research involves no greater than minimal risk and no additional risks have been identified.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00790A29" w:rsidRPr="00246AC1" w:rsidSect="00320BE4">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="723" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EE7911A" w14:textId="77777777" w:rsidR="003906CF" w:rsidRDefault="003906CF">
+    <w:p w14:paraId="4E962B7B" w14:textId="77777777" w:rsidR="001C77A5" w:rsidRDefault="001C77A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6262A0D9" w14:textId="77777777" w:rsidR="003906CF" w:rsidRDefault="003906CF">
+    <w:p w14:paraId="43E2AE2D" w14:textId="77777777" w:rsidR="001C77A5" w:rsidRDefault="001C77A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -15733,51 +15757,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1473431799"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6FDB35AE" w14:textId="79051C30" w:rsidR="008752B6" w:rsidRDefault="008752B6" w:rsidP="00BC2DDA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -15796,51 +15820,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F7028E1" w14:textId="77777777" w:rsidR="0081604C" w:rsidRDefault="0081604C" w:rsidP="008752B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1556161660"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0FCD28E0" w14:textId="1B833CEA" w:rsidR="00BC2DDA" w:rsidRPr="005B18D8" w:rsidRDefault="005B18D8" w:rsidP="00935DEA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15870,133 +15894,145 @@
         <w:r w:rsidR="00BC2DDA" w:rsidRPr="005B18D8">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC2DDA" w:rsidRPr="005B18D8">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00BC2DDA" w:rsidRPr="005B18D8">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1F333309" w14:textId="59D40E4C" w:rsidR="00D23D1E" w:rsidRPr="008752B6" w:rsidRDefault="00F135EF" w:rsidP="008752B6">
+  <w:p w14:paraId="1F333309" w14:textId="6F386E98" w:rsidR="00D23D1E" w:rsidRPr="008752B6" w:rsidRDefault="00F135EF" w:rsidP="008752B6">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:ind w:right="360" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008752B6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>Rev. 1/2026</w:t>
+      <w:t xml:space="preserve">Rev. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D45083">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008752B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008752B6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008752B6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">University of Rio Grande </w:t>
     </w:r>
     <w:r w:rsidRPr="008752B6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
       </w:rPr>
       <w:t>IRB Policies and Procedures Manual</w:t>
     </w:r>
     <w:r w:rsidRPr="008752B6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CBDB4FB" w14:textId="1920D189" w:rsidR="00BC2DDA" w:rsidRDefault="00BC2DDA" w:rsidP="00BC2DDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="6136"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62BD430D" w14:textId="77777777" w:rsidR="003906CF" w:rsidRDefault="003906CF">
+    <w:p w14:paraId="41360040" w14:textId="77777777" w:rsidR="001C77A5" w:rsidRDefault="001C77A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61D50639" w14:textId="77777777" w:rsidR="003906CF" w:rsidRDefault="003906CF">
+    <w:p w14:paraId="5885CF79" w14:textId="77777777" w:rsidR="001C77A5" w:rsidRDefault="001C77A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="57C80D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AD7E3772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -20326,100 +20362,102 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="17702981">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1900626262">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2049720934">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1314869203">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="291598327">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="199052239">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="151"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nqGzm/Xv3D/Yzz42q8CJmgpYWSZpy0SuY/s2ilqbu0RZo2TmY8iMQp4A9ue1moiW2THQXQrCLYnLOo2neiV7eg==" w:salt="JU+0DuB/THZOklaCuhnF6w=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kpgicSjx6sv4WJLGY0FfDLBoCDdDm0Tra6l3Qt0CjebVZ8ZYFe7bBjQy5oyH51Li7aP1L3Ay2DrjLuQsjwb5Uw==" w:salt="bcYBq+ewkspDTPmzpA/DVg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6F8D"/>
     <w:rsid w:val="00003E64"/>
     <w:rsid w:val="000073DD"/>
     <w:rsid w:val="00026DAC"/>
     <w:rsid w:val="000403E8"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="0006278A"/>
     <w:rsid w:val="00096634"/>
     <w:rsid w:val="000C6D8E"/>
     <w:rsid w:val="000E2587"/>
     <w:rsid w:val="000E5FCD"/>
     <w:rsid w:val="0010037F"/>
     <w:rsid w:val="001106A5"/>
     <w:rsid w:val="00113937"/>
     <w:rsid w:val="00120435"/>
     <w:rsid w:val="00162796"/>
     <w:rsid w:val="00184AD8"/>
     <w:rsid w:val="001923E7"/>
     <w:rsid w:val="00196D68"/>
+    <w:rsid w:val="001A7F13"/>
     <w:rsid w:val="001B6BDA"/>
     <w:rsid w:val="001C3D3C"/>
+    <w:rsid w:val="001C77A5"/>
     <w:rsid w:val="001D47B6"/>
     <w:rsid w:val="001D67A6"/>
     <w:rsid w:val="001F49AD"/>
     <w:rsid w:val="001F4E68"/>
     <w:rsid w:val="00206C87"/>
     <w:rsid w:val="00211323"/>
     <w:rsid w:val="0022207E"/>
     <w:rsid w:val="00246AC1"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="00274BE2"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="002976A2"/>
     <w:rsid w:val="002F417F"/>
     <w:rsid w:val="00320BE4"/>
     <w:rsid w:val="00331C00"/>
     <w:rsid w:val="00377AAA"/>
     <w:rsid w:val="003906CF"/>
     <w:rsid w:val="003D7FAE"/>
     <w:rsid w:val="00401529"/>
     <w:rsid w:val="00401BF4"/>
     <w:rsid w:val="0040421B"/>
     <w:rsid w:val="00404F06"/>
     <w:rsid w:val="00406E6B"/>
     <w:rsid w:val="00414674"/>
     <w:rsid w:val="00450215"/>
@@ -20465,80 +20503,82 @@
     <w:rsid w:val="00816290"/>
     <w:rsid w:val="008328C7"/>
     <w:rsid w:val="00845CCC"/>
     <w:rsid w:val="008651EF"/>
     <w:rsid w:val="00871382"/>
     <w:rsid w:val="00873111"/>
     <w:rsid w:val="008752B6"/>
     <w:rsid w:val="0087668F"/>
     <w:rsid w:val="00880D9F"/>
     <w:rsid w:val="008B2613"/>
     <w:rsid w:val="008B29AD"/>
     <w:rsid w:val="008D6F8D"/>
     <w:rsid w:val="008F73C3"/>
     <w:rsid w:val="00906077"/>
     <w:rsid w:val="0091014B"/>
     <w:rsid w:val="00923C71"/>
     <w:rsid w:val="009450D1"/>
     <w:rsid w:val="009547B5"/>
     <w:rsid w:val="0097479B"/>
     <w:rsid w:val="009777BD"/>
     <w:rsid w:val="009C09B0"/>
     <w:rsid w:val="009C6B64"/>
     <w:rsid w:val="009D41FD"/>
     <w:rsid w:val="009E3061"/>
     <w:rsid w:val="009F33B1"/>
+    <w:rsid w:val="00A412DC"/>
     <w:rsid w:val="00A4275D"/>
     <w:rsid w:val="00A55439"/>
     <w:rsid w:val="00A63512"/>
     <w:rsid w:val="00AB106C"/>
     <w:rsid w:val="00AB25F1"/>
     <w:rsid w:val="00AC0A5E"/>
     <w:rsid w:val="00AC193A"/>
     <w:rsid w:val="00AC50A9"/>
     <w:rsid w:val="00AD04FE"/>
     <w:rsid w:val="00AE2F9C"/>
     <w:rsid w:val="00B32F93"/>
     <w:rsid w:val="00B36B44"/>
     <w:rsid w:val="00B36FB6"/>
     <w:rsid w:val="00B53453"/>
     <w:rsid w:val="00B70CCA"/>
     <w:rsid w:val="00B741DC"/>
     <w:rsid w:val="00BC2DDA"/>
     <w:rsid w:val="00BD4153"/>
     <w:rsid w:val="00C02CFD"/>
     <w:rsid w:val="00C0682C"/>
     <w:rsid w:val="00C579EA"/>
     <w:rsid w:val="00CA7A55"/>
     <w:rsid w:val="00CB4A09"/>
     <w:rsid w:val="00CC5F15"/>
     <w:rsid w:val="00CD7696"/>
     <w:rsid w:val="00CF287D"/>
     <w:rsid w:val="00CF370B"/>
     <w:rsid w:val="00CF4015"/>
     <w:rsid w:val="00D017B3"/>
     <w:rsid w:val="00D23D1E"/>
+    <w:rsid w:val="00D45083"/>
     <w:rsid w:val="00D472F3"/>
     <w:rsid w:val="00D61F00"/>
     <w:rsid w:val="00DA2B2F"/>
     <w:rsid w:val="00DC3E4E"/>
     <w:rsid w:val="00DD1488"/>
     <w:rsid w:val="00DD33FF"/>
     <w:rsid w:val="00E56050"/>
     <w:rsid w:val="00EC1E70"/>
     <w:rsid w:val="00EC674A"/>
     <w:rsid w:val="00EF0A96"/>
     <w:rsid w:val="00EF3B85"/>
     <w:rsid w:val="00F135EF"/>
     <w:rsid w:val="00F23F9A"/>
     <w:rsid w:val="00F35B04"/>
     <w:rsid w:val="00F428E0"/>
     <w:rsid w:val="00F552A7"/>
     <w:rsid w:val="00F61058"/>
     <w:rsid w:val="00F87306"/>
     <w:rsid w:val="00FB0466"/>
     <w:rsid w:val="00FE1840"/>
     <w:rsid w:val="00FE5ECC"/>
     <w:rsid w:val="00FF6459"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -20548,51 +20588,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F3330AB"/>
   <w15:docId w15:val="{D898DE00-65D4-4141-8F58-EB9F01A9A410}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21359,51 +21399,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0022207E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008752B6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="205408247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="321935786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21747,59 +21787,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010091FB82FA0ABD3048BE4F1EDFC86E90E3" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a39a7cfdc2294618879b7906ba88330">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="3259d602-7221-484e-ad3b-5bf25b406894" xmlns:ns4="16bbcb30-6343-46ab-899d-b221a83c6b99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dcafe3a76e4ed4575638eacdb529ab90" ns3:_="" ns4:_="">
     <xsd:import namespace="3259d602-7221-484e-ad3b-5bf25b406894"/>
     <xsd:import namespace="16bbcb30-6343-46ab-899d-b221a83c6b99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -22014,138 +22045,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="3259d602-7221-484e-ad3b-5bf25b406894" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8E3506-C426-40D4-9E9F-FA9E05C60A42}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{910F8E2C-EC43-4BC4-BFB9-0A240C212DF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3259d602-7221-484e-ad3b-5bf25b406894"/>
     <ds:schemaRef ds:uri="16bbcb30-6343-46ab-899d-b221a83c6b99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8E3506-C426-40D4-9E9F-FA9E05C60A42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C83B62-E703-4F13-B6BC-3F0C288F7A27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{532B827F-F087-4593-A3E5-4A803FC17200}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3259d602-7221-484e-ad3b-5bf25b406894"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>11608</Words>
-  <Characters>64077</Characters>
+  <Words>11309</Words>
+  <Characters>64463</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>396</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>537</Lines>
+  <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rio Grande IRB Handbook</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75289</CharactersWithSpaces>
+  <CharactersWithSpaces>75621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rio Grande IRB Handbook</dc:title>
   <dc:subject/>
   <dc:creator>John A. Means</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">