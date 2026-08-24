--- v1 (2026-03-15)
+++ v2 (2026-08-24)
@@ -4,78 +4,78 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="631BE77A" w14:textId="5FE6A026" w:rsidR="00226FE3" w:rsidRPr="00226FE3" w:rsidRDefault="00226FE3" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226FE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form 5: Final Study Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB42C8F" w14:textId="6319FEC0" w:rsidR="00395FFD" w:rsidRPr="00331E03" w:rsidRDefault="00226FE3" w:rsidP="00395FFD">
+    <w:p w14:paraId="0EB42C8F" w14:textId="0C72FAA3" w:rsidR="00395FFD" w:rsidRPr="00331E03" w:rsidRDefault="00226FE3" w:rsidP="00395FFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The Principal Investigator is responsible for submitting</w:t>
       </w:r>
       <w:r w:rsidR="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the final study report </w:t>
       </w:r>
       <w:r w:rsidR="00642EA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>upon</w:t>
       </w:r>
       <w:r w:rsidR="00395FFD">
@@ -114,51 +114,71 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00764BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="00395FFD" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> consent forms are to be submitted with this document.</w:t>
+        <w:t xml:space="preserve"> consent</w:t>
+      </w:r>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and assent</w:t>
+      </w:r>
+      <w:r w:rsidR="00395FFD" w:rsidRPr="00395FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forms are to be submitted with this document.</w:t>
       </w:r>
       <w:r w:rsidR="00331E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00331E03" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions, please </w:t>
       </w:r>
       <w:r w:rsidR="00331E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00331E03" w:rsidRPr="003F4BFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
@@ -311,51 +331,51 @@
         </w:rPr>
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">via email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="009744BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>irb@rio.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44565960" w14:textId="673231B2" w:rsidR="00D9509A" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="44565960" w14:textId="0EA8F75F" w:rsidR="00D9509A" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All Investigators must complete the </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Research </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
@@ -376,51 +396,63 @@
         </w:rPr>
         <w:t>U.S. Department of Health and Human Services</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00764BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS)</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or equivalent training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This training is completed online at</w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -434,55 +466,56 @@
           </w:rPr>
           <w:t>https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E40051">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lessons 1, 2, and 4)</w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8C95C1" w14:textId="77777777" w:rsidR="00D64E7D" w:rsidRDefault="00D64E7D" w:rsidP="006469CA">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1442B253" w14:textId="497002DB" w:rsidR="007E7683" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="006469CA">
+    <w:p w14:paraId="1442B253" w14:textId="0C82E52D" w:rsidR="007E7683" w:rsidRDefault="00B531F7" w:rsidP="006469CA">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Research Project:</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -490,98 +523,467 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text2"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="769007F5" w14:textId="297DFA87" w:rsidR="001B2FBF" w:rsidRPr="00E57301" w:rsidRDefault="001B2FBF" w:rsidP="001B2FBF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal Investigator must be a faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15157">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of Rio Grande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is required to review the application for completeness before it is submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8E29C8" w14:textId="6905EE87" w:rsidR="001B2FBF" w:rsidRDefault="001B2FBF" w:rsidP="001B2FBF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text3"/>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7EE5A728" w14:textId="1D88CEF1" w:rsidR="001B2FBF" w:rsidRPr="007269FC" w:rsidRDefault="001B2FBF" w:rsidP="001B2FBF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text4"/>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="1B0DAC19" w14:textId="3C036168" w:rsidR="001B2FBF" w:rsidRPr="007269FC" w:rsidRDefault="001B2FBF" w:rsidP="006469CA">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department(s)/Division/Agency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text5"/>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006469CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9520" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
       <w:tr w:rsidR="006469CA" w14:paraId="208087A9" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
@@ -680,3602 +1082,3217 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006469CA" w14:paraId="557E0AD4" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE130F6" w14:textId="340442AB" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="7DE130F6" w14:textId="780AABBF" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text15"/>
+            <w:bookmarkStart w:id="4" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43205403" w14:textId="4627FBD0" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="43205403" w14:textId="28FD6661" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text38"/>
+            <w:bookmarkStart w:id="5" w:name="Text38"/>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43E0AA" w14:textId="2878642E" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="4A43E0AA" w14:textId="1BB3D8A6" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Check43"/>
+            <w:bookmarkStart w:id="6" w:name="Check43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290EB0FA" w14:textId="218C578A" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="290EB0FA" w14:textId="3C5DD1A9" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check48"/>
+            <w:bookmarkStart w:id="7" w:name="Check48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A82AC8" w14:textId="47C23696" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="33A82AC8" w14:textId="3C7E0B9D" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Check53"/>
+            <w:bookmarkStart w:id="8" w:name="Check53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006469CA" w14:paraId="4A5064B9" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F724E7D" w14:textId="0C0781A1" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="5F724E7D" w14:textId="5F46EA12" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text37"/>
+            <w:bookmarkStart w:id="9" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3A0BB2" w14:textId="1C791AAB" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="3F3A0BB2" w14:textId="23CA4E76" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text21"/>
+            <w:bookmarkStart w:id="10" w:name="Text21"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DF6FED" w14:textId="3620D6D0" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="30DF6FED" w14:textId="1EC970EA" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Check44"/>
+            <w:bookmarkStart w:id="11" w:name="Check44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D59CC9" w14:textId="6B561B46" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="06D59CC9" w14:textId="067BC9F2" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Check49"/>
+            <w:bookmarkStart w:id="12" w:name="Check49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEC7BA6" w14:textId="6C38DADC" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="4BEC7BA6" w14:textId="341F433D" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Check54"/>
+            <w:bookmarkStart w:id="13" w:name="Check54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006469CA" w14:paraId="018C13C0" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0934E9BF" w14:textId="17D8A77F" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="0934E9BF" w14:textId="5E8DD4FC" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text17"/>
+            <w:bookmarkStart w:id="14" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF80460" w14:textId="6618D10D" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="4DF80460" w14:textId="59608AB9" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text22"/>
+            <w:bookmarkStart w:id="15" w:name="Text22"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECCB55C" w14:textId="60DCF0D4" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="3ECCB55C" w14:textId="34396D3E" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check45"/>
+            <w:bookmarkStart w:id="16" w:name="Check45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E566622" w14:textId="55401091" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="4E566622" w14:textId="720B0D1D" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check50"/>
+            <w:bookmarkStart w:id="17" w:name="Check50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63990CC7" w14:textId="42915B77" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="63990CC7" w14:textId="6884A026" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check55"/>
+            <w:bookmarkStart w:id="18" w:name="Check55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006469CA" w14:paraId="5A84749F" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DE5DFA" w14:textId="40AE0D9B" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="75DE5DFA" w14:textId="2419E378" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text18"/>
+            <w:bookmarkStart w:id="19" w:name="Text18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC8269F" w14:textId="3B7C5A4C" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="6EC8269F" w14:textId="1B0F5D75" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text23"/>
+            <w:bookmarkStart w:id="20" w:name="Text23"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7E8F3C" w14:textId="7984CC7B" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="0F7E8F3C" w14:textId="0E29EF12" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Check46"/>
+            <w:bookmarkStart w:id="21" w:name="Check46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0549B2D0" w14:textId="44ABFC38" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="0549B2D0" w14:textId="1EC73904" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check51"/>
+            <w:bookmarkStart w:id="22" w:name="Check51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775D8A02" w14:textId="00DAC156" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="775D8A02" w14:textId="2F4693B4" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check56"/>
+            <w:bookmarkStart w:id="23" w:name="Check56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006469CA" w14:paraId="39188C35" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="267AE861" w14:textId="694968C1" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="267AE861" w14:textId="41990D8B" w:rsidR="006469CA" w:rsidRPr="0075103F" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text19"/>
+            <w:bookmarkStart w:id="24" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5431AB4D" w14:textId="29A855A1" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="5431AB4D" w14:textId="57DB705A" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text24"/>
+            <w:bookmarkStart w:id="25" w:name="Text24"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10858F8D" w14:textId="6BBFA276" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="10858F8D" w14:textId="44CD5DC4" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Check47"/>
+            <w:bookmarkStart w:id="26" w:name="Check47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE0E13F" w14:textId="73E93899" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="6EE0E13F" w14:textId="427A8069" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Check52"/>
+            <w:bookmarkStart w:id="27" w:name="Check52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442E2399" w14:textId="438AB0D3" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
+          <w:p w14:paraId="442E2399" w14:textId="56BA26B3" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Check57"/>
+            <w:bookmarkStart w:id="28" w:name="Check57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E81110">
+            <w:r w:rsidR="006B29CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D94BE1F" w14:textId="6A7627D4" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="4D94BE1F" w14:textId="5047EFA3" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007269FC">
-[...456 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="7DA9B8B6" w14:textId="1370A757" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Check all that apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73200C8F" w14:textId="4D5EF8CD" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="73200C8F" w14:textId="3CE521DB" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Check36"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research is completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8EC01D" w14:textId="58669808" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="2F8EC01D" w14:textId="5825BC13" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Check37"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research was never initiated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126CDD3F" w14:textId="1685E5E5" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="126CDD3F" w14:textId="19F4CDDA" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="Check38"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>No research participants were ever enrolled (or participant records, specimens, etc., obtained).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75708304" w14:textId="5A9A2C11" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="75708304" w14:textId="49BB89C6" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="Check39"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research has been discontinued, and there will be no further data collection, including long-term follow-up or re-contact, or analysis of identifiable/coded data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785F1514" w14:textId="04A22A7D" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="785F1514" w14:textId="568512D8" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="Check40"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The sponsor is discontinuing the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B89E5E" w14:textId="5173CF73" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
+    <w:p w14:paraId="72B89E5E" w14:textId="4D16914D" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00395FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Check41"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The Principal Investigator and/or co-investigator is leaving the university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA070F7" w14:textId="4F58796F" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
+    <w:p w14:paraId="2FA070F7" w14:textId="6F6519E8" w:rsidR="00395FFD" w:rsidRPr="00395FFD" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="Check42"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81110" w:rsidRPr="00395FFD">
+      <w:r w:rsidR="006B29CC" w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00395FFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Other. Please specify:</w:t>
       </w:r>
-      <w:r w:rsidR="00C37D42">
+      <w:r w:rsidR="005945A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text39"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="Text39"/>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005945A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="6A56B514" w14:textId="2957B981" w:rsidR="00D9509A" w:rsidRPr="00C37D42" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
+    <w:p w14:paraId="6A56B514" w14:textId="472C3693" w:rsidR="00D9509A" w:rsidRPr="00C37D42" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Summarize the results of the study, including any plans for scholarly/scientific presentations or publications.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Text6"/>
+      <w:bookmarkStart w:id="37" w:name="Text6"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="5F7B1D3F" w14:textId="1AAE3CB5" w:rsidR="00395FFD" w:rsidRPr="00C37D42" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
+    <w:p w14:paraId="5F7B1D3F" w14:textId="23FA922A" w:rsidR="00395FFD" w:rsidRPr="00C37D42" w:rsidRDefault="00395FFD" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Summarize any IRB-approved amendments or changes made to the research since the last IRB review (initial or continuing). If IRB approval was not obtained for the changes, provide an explanation.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Text7"/>
+      <w:bookmarkStart w:id="38" w:name="Text7"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="343A0BDA" w14:textId="7C7B2F2C" w:rsidR="00F92C95" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
+    <w:p w14:paraId="343A0BDA" w14:textId="274F0276" w:rsidR="00F92C95" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Explain whether any significant new findings or other information should be provided to past participants.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text8"/>
+      <w:bookmarkStart w:id="39" w:name="Text8"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="165711E5" w14:textId="0442B7EF" w:rsidR="00C3040E" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
+    <w:p w14:paraId="165711E5" w14:textId="315B7892" w:rsidR="00C3040E" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Explain what will happen to the identifiable/coded data, if any, at the end of the study.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text9"/>
+      <w:bookmarkStart w:id="40" w:name="Text9"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="5786CDC8" w14:textId="03F17A61" w:rsidR="009905B1" w:rsidRPr="00F92C95" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
+    <w:p w14:paraId="5786CDC8" w14:textId="3918770A" w:rsidR="009905B1" w:rsidRPr="00F92C95" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Number of participants (include all who gave consent even if all did not prove eligible or complete the study):</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:format w:val="0"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text10"/>
+      <w:bookmarkStart w:id="41" w:name="Text10"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="523DA3C3" w14:textId="2CB92680" w:rsidR="00F92C95" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
+    <w:p w14:paraId="523DA3C3" w14:textId="524E43CD" w:rsidR="00F92C95" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Have any participants made complaints about the research since the last IRB review? If YES, please list and describe each complaint and any actions taken to resolve the complaint.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text11"/>
+      <w:bookmarkStart w:id="42" w:name="Text11"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37D42" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="60BB2BA4" w14:textId="3BCB0C62" w:rsidR="00C37D42" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
+    <w:p w14:paraId="60BB2BA4" w14:textId="6130E2A3" w:rsidR="00C37D42" w:rsidRPr="00C37D42" w:rsidRDefault="00F92C95" w:rsidP="00C37D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Have any participants voluntarily withdrawn from the research since the last IRB review? (Do not include participants whose participation was discontinued by the Investigator because of unanticipated problems.) If YES, please list and describe each withdrawal and any actions taken in response to the withdrawal(s).</w:t>
       </w:r>
       <w:r w:rsidR="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006469CA" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Text12"/>
+      <w:bookmarkStart w:id="43" w:name="Text12"/>
       <w:r w:rsidR="006469CA" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="006469CA" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006469CA" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006469CA" w:rsidRPr="006469CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00C37D42" w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B715882" w14:textId="17A2F436" w:rsidR="003D7BFD" w:rsidRDefault="00F92C95" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F92C95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I have followed all applicable federal regulations, guidance, state and local laws, and university policies related to the protection of human subjects in research, as well as professional practice standards and generally accepted good research practices for investigators</w:t>
       </w:r>
       <w:r w:rsidR="00084493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -4604,293 +4621,311 @@
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DE4DC7" w14:textId="3E037D50" w:rsidR="00764BD5" w:rsidRPr="00C37D42" w:rsidRDefault="00C37D42" w:rsidP="00C37D42">
+    <w:p w14:paraId="63DE4DC7" w14:textId="68D73238" w:rsidR="00764BD5" w:rsidRPr="00C37D42" w:rsidRDefault="00C37D42" w:rsidP="00C37D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="yyyy-MM-dd"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Text1"/>
+      <w:bookmarkStart w:id="44" w:name="Text1"/>
       <w:r w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81110">
+      <w:r w:rsidR="006B29CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C37D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="625AC19A" w14:textId="77777777" w:rsidR="00764BD5" w:rsidRPr="007269FC" w:rsidRDefault="00764BD5" w:rsidP="00764BD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date of Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F449377" w14:textId="77777777" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="00764BD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="006469CA">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="068A6673" w14:textId="45C1DA5F" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="006469CA">
+    <w:p w14:paraId="068A6673" w14:textId="3DF84AEF" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="006469CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Please insert </w:t>
+        <w:t>Please insert</w:t>
       </w:r>
       <w:r w:rsidR="00664075">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>blank page here to accommodate the pasted image of your completed signature page (with handwritten</w:t>
+        <w:t>blank page</w:t>
+      </w:r>
+      <w:r w:rsidR="00011BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here to accommodate the pasted image of your completed signature page (with handwritten</w:t>
       </w:r>
       <w:r w:rsidR="00084493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, legible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> signatures).</w:t>
+        <w:t xml:space="preserve"> signatures)</w:t>
+      </w:r>
+      <w:r w:rsidR="00011BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and all participant consent and assent forms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0688FD1B" w14:textId="77777777" w:rsidR="006469CA" w:rsidRDefault="006469CA" w:rsidP="006469CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Please delete these instructions when inserting your additional pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023F13E0" w14:textId="75D507A7" w:rsidR="003D7BFD" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="00764BD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D7BFD" w:rsidRPr="007269FC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F202A3D" w14:textId="77777777" w:rsidR="00932600" w:rsidRDefault="00932600" w:rsidP="00910C03">
+    <w:p w14:paraId="6D601D3A" w14:textId="77777777" w:rsidR="00106020" w:rsidRDefault="00106020" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1482B9" w14:textId="77777777" w:rsidR="00932600" w:rsidRDefault="00932600" w:rsidP="00910C03">
+    <w:p w14:paraId="1F52CCE4" w14:textId="77777777" w:rsidR="00106020" w:rsidRDefault="00106020" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -4910,69 +4945,69 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A68351" w14:textId="21AF94EE" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A68351" w14:textId="4B1E75B3" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="006C5F3B">
+    <w:r w:rsidR="00A15157">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C5F3B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -4991,76 +5026,76 @@
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005914CA" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18FD7596" w14:textId="77777777" w:rsidR="00932600" w:rsidRDefault="00932600" w:rsidP="00910C03">
+    <w:p w14:paraId="784A9515" w14:textId="77777777" w:rsidR="00106020" w:rsidRDefault="00106020" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39B15A33" w14:textId="77777777" w:rsidR="00932600" w:rsidRDefault="00932600" w:rsidP="00910C03">
+    <w:p w14:paraId="01BC5AB4" w14:textId="77777777" w:rsidR="00106020" w:rsidRDefault="00106020" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4AD8BA" w14:textId="54A184C8" w:rsidR="00E41981" w:rsidRPr="00E41981" w:rsidRDefault="00E41981" w:rsidP="007269FC">
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E41981">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C65293A" wp14:editId="5A265612">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>22225</wp:posOffset>
@@ -5139,51 +5174,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D97371" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00E5637F" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> # </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BB1C484" w14:textId="77777777" w:rsidR="007269FC" w:rsidRDefault="007269FC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A5A14B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5914,143 +5949,157 @@
   <w:num w:numId="1" w16cid:durableId="1695881268">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="14819010">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="401561185">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1533495657">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1691949948">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1612131291">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1315260416">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5/bM/bsXnIds28uCkYN2/CAXJFU7ZddlBMF7OE+JeibVYvKoHAYocJ7MXRMOH35RxRPdGQ7Dbj9MBK/oHH96cQ==" w:salt="RHbP9P4w30BATqnTkJkkzw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JuGO81sIaVsKd/xhgBbN86nOzOKJcpsRP+HAdqvyzhLP9xyjZ6NKsDfyCndqLm7WY9PoW44TTKsmEBpZhNyL7w==" w:salt="RgR+b2JXI7Teq3MiI9ovnA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B531F7"/>
     <w:rsid w:val="00005DCA"/>
+    <w:rsid w:val="00011BDD"/>
     <w:rsid w:val="00084493"/>
     <w:rsid w:val="000B2482"/>
     <w:rsid w:val="000D44B4"/>
+    <w:rsid w:val="000E32F2"/>
+    <w:rsid w:val="000E551A"/>
     <w:rsid w:val="000F3E74"/>
+    <w:rsid w:val="00106020"/>
     <w:rsid w:val="001421F7"/>
     <w:rsid w:val="0017297A"/>
     <w:rsid w:val="001733B4"/>
     <w:rsid w:val="00197556"/>
+    <w:rsid w:val="001B2FBF"/>
     <w:rsid w:val="001B7DA0"/>
     <w:rsid w:val="001D484A"/>
     <w:rsid w:val="001E57E6"/>
     <w:rsid w:val="00226FE3"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="0028243A"/>
     <w:rsid w:val="002A7AC6"/>
     <w:rsid w:val="002E75A8"/>
     <w:rsid w:val="002F0E52"/>
     <w:rsid w:val="00331E03"/>
     <w:rsid w:val="00361BA6"/>
     <w:rsid w:val="00395FFD"/>
     <w:rsid w:val="003B4EAE"/>
     <w:rsid w:val="003D7BFD"/>
     <w:rsid w:val="00414D5C"/>
     <w:rsid w:val="00421016"/>
     <w:rsid w:val="00426D68"/>
     <w:rsid w:val="0043402D"/>
+    <w:rsid w:val="0044528F"/>
     <w:rsid w:val="004553A4"/>
     <w:rsid w:val="004612AC"/>
+    <w:rsid w:val="00483323"/>
     <w:rsid w:val="00506F64"/>
     <w:rsid w:val="0051487F"/>
     <w:rsid w:val="0057302B"/>
     <w:rsid w:val="00574300"/>
     <w:rsid w:val="00582B9E"/>
     <w:rsid w:val="00583F84"/>
     <w:rsid w:val="005914CA"/>
+    <w:rsid w:val="005945A9"/>
     <w:rsid w:val="005B66C6"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="005D680D"/>
     <w:rsid w:val="006167A1"/>
     <w:rsid w:val="00642EA6"/>
     <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="006469CA"/>
     <w:rsid w:val="00656DB1"/>
     <w:rsid w:val="00664075"/>
+    <w:rsid w:val="006B29CC"/>
     <w:rsid w:val="006C5F3B"/>
     <w:rsid w:val="00700DE2"/>
     <w:rsid w:val="0071209A"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="00764BD5"/>
     <w:rsid w:val="00773F6C"/>
     <w:rsid w:val="00795375"/>
     <w:rsid w:val="007B5714"/>
     <w:rsid w:val="007B7BC4"/>
+    <w:rsid w:val="007D0288"/>
     <w:rsid w:val="007E7683"/>
     <w:rsid w:val="0080431C"/>
     <w:rsid w:val="00830168"/>
+    <w:rsid w:val="00836D8B"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="008A3557"/>
     <w:rsid w:val="008E0606"/>
     <w:rsid w:val="00910C03"/>
     <w:rsid w:val="009321F4"/>
     <w:rsid w:val="00932600"/>
     <w:rsid w:val="009450D1"/>
     <w:rsid w:val="009905B1"/>
     <w:rsid w:val="009D6D92"/>
     <w:rsid w:val="009E0EC9"/>
+    <w:rsid w:val="00A15157"/>
+    <w:rsid w:val="00A412DC"/>
+    <w:rsid w:val="00A4554E"/>
     <w:rsid w:val="00A75D46"/>
     <w:rsid w:val="00A82A74"/>
     <w:rsid w:val="00AB1554"/>
     <w:rsid w:val="00AE09FF"/>
     <w:rsid w:val="00AE0C17"/>
     <w:rsid w:val="00AE16D6"/>
     <w:rsid w:val="00AE6F77"/>
     <w:rsid w:val="00B14D54"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B5628B"/>
     <w:rsid w:val="00B719BE"/>
     <w:rsid w:val="00B71D3B"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00BA7D67"/>
     <w:rsid w:val="00BB2599"/>
     <w:rsid w:val="00BC335B"/>
     <w:rsid w:val="00BC3CDA"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00C37D42"/>
     <w:rsid w:val="00CF0BAA"/>
     <w:rsid w:val="00D64E7D"/>
     <w:rsid w:val="00D9509A"/>
     <w:rsid w:val="00D97371"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E35404"/>
@@ -6077,51 +6126,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F7B8F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20160799-BE25-4E49-9271-D0EE8F336B04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6676,51 +6725,51 @@
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006469CA"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -7010,76 +7059,76 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>742</Words>
-  <Characters>4270</Characters>
+  <Words>740</Words>
+  <Characters>4223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>94</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4918</CharactersWithSpaces>
+  <CharactersWithSpaces>4954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8060938</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://phrp.nihtraining.com/users/login.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946908</vt:i4>
       </vt:variant>