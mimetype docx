--- v1 (2026-03-15)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="55B4C53C" w14:textId="0EE7BDEE" w:rsidR="00E34F75" w:rsidRPr="00E34F75" w:rsidRDefault="00E34F75" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34F75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form 4: Modification/Continuation of Research Application</w:t>
       </w:r>
@@ -283,51 +283,51 @@
         <w:t xml:space="preserve">For questions, please </w:t>
       </w:r>
       <w:r w:rsidR="005547CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="005547CD" w:rsidRPr="003F4BFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>irb@rio.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005547CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="62D0B56B" w14:textId="11F0B7CF" w:rsidR="00286CCF" w:rsidRDefault="00B531F7" w:rsidP="00FA6BD3">
+    <w:p w14:paraId="62D0B56B" w14:textId="0ACAD0C2" w:rsidR="00286CCF" w:rsidRDefault="00B531F7" w:rsidP="00FA6BD3">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All Investigators must complete the </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Research </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
@@ -348,51 +348,63 @@
         </w:rPr>
         <w:t>U.S. Department of Health and Human Services</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FA6BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS)</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC69C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or equivalent training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This training is completed online at</w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -409,55 +421,56 @@
       </w:hyperlink>
       <w:r w:rsidR="00AB002D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lessons 1, 2, and 4)</w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D33978B" w14:textId="77777777" w:rsidR="00FA6BD3" w:rsidRDefault="00FA6BD3" w:rsidP="00E047B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1442B253" w14:textId="4F8C62D1" w:rsidR="007E7683" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00410704">
+    <w:p w14:paraId="1442B253" w14:textId="23B65ECC" w:rsidR="007E7683" w:rsidRDefault="00B531F7" w:rsidP="00410704">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Research Project:</w:t>
       </w:r>
       <w:r w:rsidR="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -465,143 +478,524 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text2"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1C51FD6C" w14:textId="37A30CEB" w:rsidR="00051B05" w:rsidRPr="00017E51" w:rsidRDefault="00051B05" w:rsidP="00051B05">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal Investigator must be a faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC69C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of Rio Grande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is required to review the application for completeness before it is submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1073E20B" w14:textId="28D5C91C" w:rsidR="00051B05" w:rsidRDefault="00051B05" w:rsidP="00051B05">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text3"/>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="48B37040" w14:textId="5A1516C9" w:rsidR="00051B05" w:rsidRPr="007269FC" w:rsidRDefault="00051B05" w:rsidP="00051B05">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text4"/>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="6C79EBA5" w14:textId="175F0385" w:rsidR="00051B05" w:rsidRPr="007269FC" w:rsidRDefault="00051B05" w:rsidP="00410704">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department(s)/Division/Agency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text5"/>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091499C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9520" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
       <w:tr w:rsidR="00410704" w14:paraId="0CCEB80C" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404BCBF5" w14:textId="77777777" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="404BCBF5" w14:textId="6F340297" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Name(s) of Investigator(s):</w:t>
+              <w:t xml:space="preserve">Name(s) of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Investigator(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DC5DDB" w14:textId="77777777" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Email address(es):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -655,2380 +1049,1921 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410704" w14:paraId="6F8C1694" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71775F7A" w14:textId="00FB031A" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="71775F7A" w14:textId="0B29063C" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text15"/>
+            <w:bookmarkStart w:id="5" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B96B13A" w14:textId="1B7856E9" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="0B96B13A" w14:textId="387ACD77" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text38"/>
+            <w:bookmarkStart w:id="6" w:name="Text38"/>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F19B2BF" w14:textId="57ED16DE" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="2F19B2BF" w14:textId="53B9D769" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check43"/>
+            <w:bookmarkStart w:id="7" w:name="Check43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07EB1777" w14:textId="50BB6D71" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="07EB1777" w14:textId="0DCD3469" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Check48"/>
+            <w:bookmarkStart w:id="8" w:name="Check48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60EFEE0B" w14:textId="7829A44A" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="60EFEE0B" w14:textId="4E974AE2" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Check53"/>
+            <w:bookmarkStart w:id="9" w:name="Check53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410704" w14:paraId="2CC3154A" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4B0BE5" w14:textId="1016A1EE" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="6C4B0BE5" w14:textId="76B284D1" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text37"/>
+            <w:bookmarkStart w:id="10" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16145232" w14:textId="70AF03B5" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="16145232" w14:textId="006634E2" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text21"/>
+            <w:bookmarkStart w:id="11" w:name="Text21"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A20156" w14:textId="7562A661" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="24A20156" w14:textId="0503D825" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Check44"/>
+            <w:bookmarkStart w:id="12" w:name="Check44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761A0A6B" w14:textId="62182B93" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="761A0A6B" w14:textId="11CF4616" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Check49"/>
+            <w:bookmarkStart w:id="13" w:name="Check49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600EA454" w14:textId="1775E9F7" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="600EA454" w14:textId="0AE13588" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check54"/>
+            <w:bookmarkStart w:id="14" w:name="Check54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410704" w14:paraId="6E010809" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53148B80" w14:textId="1696272A" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="53148B80" w14:textId="16188586" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text17"/>
+            <w:bookmarkStart w:id="15" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5638A29D" w14:textId="57422C97" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="5638A29D" w14:textId="29AC6AFC" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text22"/>
+            <w:bookmarkStart w:id="16" w:name="Text22"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C33734" w14:textId="2BFE5967" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="55C33734" w14:textId="37302705" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check45"/>
+            <w:bookmarkStart w:id="17" w:name="Check45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D299B62" w14:textId="5ED31036" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="3D299B62" w14:textId="6B529623" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check50"/>
+            <w:bookmarkStart w:id="18" w:name="Check50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003AE21C" w14:textId="446C12A6" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="003AE21C" w14:textId="49477B66" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check55"/>
+            <w:bookmarkStart w:id="19" w:name="Check55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410704" w14:paraId="2496779B" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="389E467F" w14:textId="7395B5BC" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="389E467F" w14:textId="0AF6481B" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text18"/>
+            <w:bookmarkStart w:id="20" w:name="Text18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B03365A" w14:textId="33BC4D9B" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="2B03365A" w14:textId="21487898" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text23"/>
+            <w:bookmarkStart w:id="21" w:name="Text23"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3548E7B9" w14:textId="02D761FC" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="3548E7B9" w14:textId="35313210" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check46"/>
+            <w:bookmarkStart w:id="22" w:name="Check46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48EE738E" w14:textId="192F2B8C" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="48EE738E" w14:textId="1582E9A1" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check51"/>
+            <w:bookmarkStart w:id="23" w:name="Check51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED3F622" w14:textId="27D2D13C" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="7ED3F622" w14:textId="50CF0099" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Check56"/>
+            <w:bookmarkStart w:id="24" w:name="Check56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410704" w14:paraId="4226C12F" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B773586" w14:textId="4DC5ADFB" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="3B773586" w14:textId="4885C5DE" w:rsidR="00410704" w:rsidRPr="0075103F" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text19"/>
+            <w:bookmarkStart w:id="25" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674D22B4" w14:textId="20869E0F" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="674D22B4" w14:textId="0253ECC0" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text24"/>
+            <w:bookmarkStart w:id="26" w:name="Text24"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1539491B" w14:textId="04399C46" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="1539491B" w14:textId="0E359480" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Check47"/>
+            <w:bookmarkStart w:id="27" w:name="Check47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B651FF" w14:textId="233A29E7" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="51B651FF" w14:textId="56A43569" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Check52"/>
+            <w:bookmarkStart w:id="28" w:name="Check52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A747E86" w14:textId="314D11D9" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
+          <w:p w14:paraId="5A747E86" w14:textId="7FDB320D" w:rsidR="00410704" w:rsidRDefault="00410704" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Check57"/>
+            <w:bookmarkStart w:id="29" w:name="Check57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F8685E">
+            <w:r w:rsidR="0091499C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D94BE1F" w14:textId="39EA1804" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="4D94BE1F" w14:textId="730E0D70" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007269FC">
-[...101 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5A7E9237" w14:textId="2CAEA467" w:rsidR="00B720D7" w:rsidRPr="00017E51" w:rsidRDefault="003816D2" w:rsidP="00B720D7">
-[...354 lines deleted...]
-    <w:p w14:paraId="6A56B514" w14:textId="5A79DCE6" w:rsidR="00D9509A" w:rsidRPr="00145D9E" w:rsidRDefault="00B42CAE" w:rsidP="00145D9E">
+    <w:p w14:paraId="6A56B514" w14:textId="136E8605" w:rsidR="00D9509A" w:rsidRPr="00145D9E" w:rsidRDefault="00B42CAE" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If an external funding agency supports this project, identify the source, contact person, and contact </w:t>
       </w:r>
       <w:r w:rsidR="00F40BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>person’s physical address, email address, and telephone number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
@@ -3040,576 +2975,621 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Text6"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="6E3A60D6" w14:textId="5FAF7CFA" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00B42CAE" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Where is the location of the research?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A1D386" w14:textId="7E1B7461" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00DC5750">
+    <w:p w14:paraId="50A1D386" w14:textId="2CB1004B" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00DC5750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="Check23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>University of Rio Grande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3C972A" w14:textId="602D8835" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00145D9E">
+    <w:p w14:paraId="6B3C972A" w14:textId="4984208D" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="Check24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Other facility</w:t>
+      </w:r>
+      <w:r w:rsidR="005A65C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (facility name, address, telephone number, and contact person’s email address and telephone number)</w:t>
       </w:r>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="Text7"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="5EFA9146" w14:textId="2423CC26" w:rsidR="00DC5750" w:rsidRPr="00145D9E" w:rsidRDefault="00E047B4" w:rsidP="00145D9E">
+    <w:p w14:paraId="5EFA9146" w14:textId="2922C2AA" w:rsidR="00DC5750" w:rsidRPr="00145D9E" w:rsidRDefault="00E047B4" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Check25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Multiple facilities:</w:t>
+        <w:t>Multiple facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="005A65C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for each facility, facility name, address, telephone number, and contact person’s email address and telephone number)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5750">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="Text8"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="09E56567" w14:textId="4084ED4E" w:rsidR="00B531F7" w:rsidRPr="00D9509A" w:rsidRDefault="00DC5750" w:rsidP="003D7BFD">
+    <w:p w14:paraId="09E56567" w14:textId="70C85720" w:rsidR="00B531F7" w:rsidRPr="00D9509A" w:rsidRDefault="00DC5750" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>If not at Rio Grande, attach a letter of cooperation on the letterhead of the facility and provide contact information for each other facility.</w:t>
+        <w:t xml:space="preserve">If not at Rio Grande, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A65C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>attach a letter of cooperation on the facility's letterhead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1B35A2" w14:textId="12B51000" w:rsidR="00F04C05" w:rsidRPr="00292A31" w:rsidRDefault="00292A31" w:rsidP="00DC5750">
+    <w:p w14:paraId="1C1B35A2" w14:textId="79C67A71" w:rsidR="00F04C05" w:rsidRPr="00292A31" w:rsidRDefault="00292A31" w:rsidP="00DC5750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select the applicable proposed change and describe the changes and the rationale for those changes. </w:t>
+        <w:t>Select the applicable proposed change</w:t>
+      </w:r>
+      <w:r w:rsidR="005A65C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and describe the changes and the rationale for those changes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00292A31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>For changes to informed consent, methodology, or instrument, attach the original and revised documents with changes clearly noted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173B9885" w14:textId="2DC63578" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
+    <w:p w14:paraId="173B9885" w14:textId="577F6AF3" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="Check32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Change in key personnel:</w:t>
       </w:r>
       <w:r w:rsidR="00145D9E">
@@ -3631,133 +3611,133 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="Text9"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="47C2FC94" w14:textId="550F2747" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
+    <w:p w14:paraId="47C2FC94" w14:textId="26EAF81B" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="Check33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Change in number of participants</w:t>
       </w:r>
       <w:r w:rsidR="00DC5750">
@@ -3785,133 +3765,133 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="Text10"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="06874F99" w14:textId="0256503C" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
+    <w:p w14:paraId="06874F99" w14:textId="7FA83452" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="40" w:name="Check34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision to informed consent form</w:t>
       </w:r>
       <w:r w:rsidR="00DC5750">
@@ -3939,133 +3919,133 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="Text11"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="57426FE9" w14:textId="65EE9050" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
+    <w:p w14:paraId="57426FE9" w14:textId="69EC782C" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="Check35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision of methodology</w:t>
       </w:r>
       <w:r w:rsidR="00DC5750">
@@ -4093,133 +4073,133 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="43" w:name="Text12"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="03331182" w14:textId="3F6C717D" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
+    <w:p w14:paraId="03331182" w14:textId="1FEABFC9" w:rsidR="00292A31" w:rsidRPr="00145D9E" w:rsidRDefault="00292A31" w:rsidP="00145D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="Check36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision of questionnaires or surveys completed by participants</w:t>
       </w:r>
       <w:r w:rsidR="00DC5750">
@@ -4247,135 +4227,135 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="Text13"/>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00145D9E" w:rsidRPr="00410704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="22FE4521" w14:textId="524D4B41" w:rsidR="00467C54" w:rsidRDefault="00FA6BD3" w:rsidP="00FA6BD3">
+    <w:p w14:paraId="22FE4521" w14:textId="3723F8AB" w:rsidR="00467C54" w:rsidRDefault="00FA6BD3" w:rsidP="00FA6BD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Continuation of project beyond one (1) year from last IRB review with no proposed changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1793506D" w14:textId="76BBA2DC" w:rsidR="00FA6BD3" w:rsidRDefault="00467C54" w:rsidP="00467C54">
@@ -4881,129 +4861,129 @@
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA15C21" w14:textId="517E35BF" w:rsidR="00FA6BD3" w:rsidRPr="00145D9E" w:rsidRDefault="00145D9E" w:rsidP="00145D9E">
+    <w:p w14:paraId="3AA15C21" w14:textId="19D50363" w:rsidR="00FA6BD3" w:rsidRPr="00145D9E" w:rsidRDefault="00145D9E" w:rsidP="00145D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="yyyy-MM-dd"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="Text1"/>
       <w:r w:rsidRPr="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F8685E">
+      <w:r w:rsidR="0091499C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00145D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="5B58386D" w14:textId="77777777" w:rsidR="00FA6BD3" w:rsidRPr="007269FC" w:rsidRDefault="00FA6BD3" w:rsidP="00FA6BD3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -5082,162 +5062,162 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="70B69A77" w14:textId="77777777" w:rsidR="003D7BFD" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D7BFD" w:rsidRPr="007269FC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C9C2A62" w14:textId="77777777" w:rsidR="00550465" w:rsidRDefault="00550465" w:rsidP="00910C03">
+    <w:p w14:paraId="3867DDA8" w14:textId="77777777" w:rsidR="00DB445E" w:rsidRDefault="00DB445E" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CD23C40" w14:textId="77777777" w:rsidR="00550465" w:rsidRDefault="00550465" w:rsidP="00910C03">
+    <w:p w14:paraId="784D0788" w14:textId="77777777" w:rsidR="00DB445E" w:rsidRDefault="00DB445E" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A68351" w14:textId="1478DC72" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A68351" w14:textId="2F5ECE5C" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="002D4857">
+    <w:r w:rsidR="00DC69C9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="002D4857">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -5256,76 +5236,76 @@
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005914CA" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DDD88A8" w14:textId="77777777" w:rsidR="00550465" w:rsidRDefault="00550465" w:rsidP="00910C03">
+    <w:p w14:paraId="0A567D39" w14:textId="77777777" w:rsidR="00DB445E" w:rsidRDefault="00DB445E" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="350954E2" w14:textId="77777777" w:rsidR="00550465" w:rsidRDefault="00550465" w:rsidP="00910C03">
+    <w:p w14:paraId="57300537" w14:textId="77777777" w:rsidR="00DB445E" w:rsidRDefault="00DB445E" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4AD8BA" w14:textId="54A184C8" w:rsidR="00E41981" w:rsidRPr="00E41981" w:rsidRDefault="00E41981" w:rsidP="007269FC">
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E41981">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C65293A" wp14:editId="49BA9085">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>22225</wp:posOffset>
@@ -5404,51 +5384,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D97371" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00E5637F" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> # </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BB1C484" w14:textId="77777777" w:rsidR="007269FC" w:rsidRDefault="007269FC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A5A14B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6183,213 +6163,228 @@
   <w:num w:numId="1" w16cid:durableId="1404403319">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="463277604">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="527791058">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1684554610">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="910700225">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="872110150">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1166438950">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a90lATTgibkJmIz4dD37petlGmpOMGsxEgJlCaPVmxqHVC3qJtu0lHKqkZHf6lFUSB1k58MRQmNAfXoNPOTI9A==" w:salt="EEm4SILCx1mkfs8JI9FMFw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Sd9anD2mf3XLs8YCiOFzKER8Hn8kq0V1dYKdvaWTAxCS/qxIAnbhJPPp6O71mL2kET0Cwy/iz0DRRSu5ZSImaQ==" w:salt="vJcqhJzDGRC3d6m4HgMQJQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B531F7"/>
+    <w:rsid w:val="00051B05"/>
     <w:rsid w:val="000617B9"/>
+    <w:rsid w:val="00087244"/>
+    <w:rsid w:val="000D7B59"/>
+    <w:rsid w:val="000E551A"/>
     <w:rsid w:val="000F3E74"/>
     <w:rsid w:val="00117E73"/>
     <w:rsid w:val="001421F7"/>
     <w:rsid w:val="00145D9E"/>
     <w:rsid w:val="0017297A"/>
     <w:rsid w:val="001733B4"/>
+    <w:rsid w:val="00193B57"/>
     <w:rsid w:val="00197556"/>
     <w:rsid w:val="001D484A"/>
     <w:rsid w:val="001E57E6"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="0028243A"/>
     <w:rsid w:val="00286CCF"/>
     <w:rsid w:val="00292A31"/>
     <w:rsid w:val="002D4857"/>
     <w:rsid w:val="002E75A8"/>
     <w:rsid w:val="002F0E52"/>
     <w:rsid w:val="003816D2"/>
     <w:rsid w:val="003B4EAE"/>
     <w:rsid w:val="003C18AE"/>
     <w:rsid w:val="003D7BFD"/>
     <w:rsid w:val="00410704"/>
     <w:rsid w:val="00426613"/>
     <w:rsid w:val="00426D68"/>
     <w:rsid w:val="0043402D"/>
     <w:rsid w:val="004553A4"/>
     <w:rsid w:val="004612AC"/>
+    <w:rsid w:val="004615A3"/>
     <w:rsid w:val="00467C54"/>
     <w:rsid w:val="0051487F"/>
     <w:rsid w:val="00550465"/>
     <w:rsid w:val="005547CD"/>
     <w:rsid w:val="0057302B"/>
     <w:rsid w:val="00574300"/>
     <w:rsid w:val="00583F84"/>
     <w:rsid w:val="005859A0"/>
     <w:rsid w:val="005914CA"/>
+    <w:rsid w:val="005A65C2"/>
     <w:rsid w:val="005B66C6"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="0065336A"/>
     <w:rsid w:val="00656DB1"/>
     <w:rsid w:val="00700DE2"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="00771A2E"/>
     <w:rsid w:val="00773F6C"/>
     <w:rsid w:val="007B5714"/>
     <w:rsid w:val="007E7683"/>
     <w:rsid w:val="0080431C"/>
     <w:rsid w:val="008201D8"/>
+    <w:rsid w:val="00836D8B"/>
     <w:rsid w:val="00837A56"/>
+    <w:rsid w:val="008B100C"/>
     <w:rsid w:val="008C65F6"/>
     <w:rsid w:val="008D75D4"/>
     <w:rsid w:val="008D7692"/>
     <w:rsid w:val="008E0606"/>
     <w:rsid w:val="00910C03"/>
+    <w:rsid w:val="0091499C"/>
     <w:rsid w:val="009321F4"/>
     <w:rsid w:val="00944514"/>
     <w:rsid w:val="009450D1"/>
     <w:rsid w:val="009905B1"/>
     <w:rsid w:val="009D6D92"/>
+    <w:rsid w:val="00A412DC"/>
     <w:rsid w:val="00A75333"/>
     <w:rsid w:val="00A75D46"/>
     <w:rsid w:val="00A82A74"/>
     <w:rsid w:val="00A84F00"/>
     <w:rsid w:val="00AB002D"/>
     <w:rsid w:val="00AB1554"/>
     <w:rsid w:val="00AE09FF"/>
     <w:rsid w:val="00AE0C17"/>
     <w:rsid w:val="00AE16D6"/>
     <w:rsid w:val="00AE6F77"/>
     <w:rsid w:val="00B42CAE"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B5628B"/>
     <w:rsid w:val="00B720D7"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00BA7D67"/>
     <w:rsid w:val="00BB2599"/>
     <w:rsid w:val="00BC335B"/>
     <w:rsid w:val="00BD2B2C"/>
     <w:rsid w:val="00BE051B"/>
     <w:rsid w:val="00C12EA2"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00C57553"/>
     <w:rsid w:val="00CF0BAA"/>
     <w:rsid w:val="00D9509A"/>
     <w:rsid w:val="00D97371"/>
+    <w:rsid w:val="00DB445E"/>
     <w:rsid w:val="00DC5750"/>
+    <w:rsid w:val="00DC69C9"/>
     <w:rsid w:val="00DD1050"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E25B51"/>
     <w:rsid w:val="00E34F75"/>
     <w:rsid w:val="00E41981"/>
+    <w:rsid w:val="00E464EB"/>
     <w:rsid w:val="00E5637F"/>
     <w:rsid w:val="00E74ACC"/>
     <w:rsid w:val="00E824A7"/>
     <w:rsid w:val="00EA4138"/>
+    <w:rsid w:val="00EB396D"/>
     <w:rsid w:val="00ED4D5C"/>
     <w:rsid w:val="00F03A32"/>
     <w:rsid w:val="00F04C05"/>
     <w:rsid w:val="00F40BF6"/>
     <w:rsid w:val="00F730E9"/>
     <w:rsid w:val="00F8685E"/>
     <w:rsid w:val="00FA6BD3"/>
     <w:rsid w:val="00FE4787"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F7B8F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20160799-BE25-4E49-9271-D0EE8F336B04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6920,51 +6915,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00410704"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -7254,76 +7249,76 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>834</Words>
-  <Characters>4796</Characters>
+  <Words>846</Words>
+  <Characters>4825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>95</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5535</CharactersWithSpaces>
+  <CharactersWithSpaces>5660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8060938</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://phrp.nihtraining.com/users/login.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946908</vt:i4>
       </vt:variant>