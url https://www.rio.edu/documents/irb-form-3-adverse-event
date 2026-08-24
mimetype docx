--- v0 (2026-02-23)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="34743B38" w14:textId="520E0646" w:rsidR="00B531F7" w:rsidRPr="00E31656" w:rsidRDefault="00E31656" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31656">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form 3: Adverse Event Report</w:t>
       </w:r>
@@ -116,62 +116,64 @@
       </w:r>
       <w:r w:rsidR="00947644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>adverse</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> event that occurs during the research project that could affect the safety or welfare of the subjects. The </w:t>
       </w:r>
       <w:r w:rsidR="007716FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigator must provide accurate documentation of the incident and work in conjunction with the IRB Chair or designee to investigate the incident to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D131A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00947644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ffect</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> an appropriate resolution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AFF884" w14:textId="1FA56100" w:rsidR="00DD1050" w:rsidRPr="007269FC" w:rsidRDefault="00DD1050" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Any external adverse event that places subjects or others at greater risk than was approved in the protocol submission must be reported to the IRB immediately upon occurrence. The IRB will review the report and advise the Investigator of their recommendations within </w:t>
       </w:r>
       <w:r w:rsidR="007716FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>five (</w:t>
@@ -362,51 +364,51 @@
         </w:rPr>
         <w:t>Word document</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="009744BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>irb@rio.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442F9F29" w14:textId="789EA8CB" w:rsidR="00B42CAE" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="442F9F29" w14:textId="2B6FF33D" w:rsidR="00B42CAE" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All Investigators must complete the </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Research </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
@@ -427,51 +429,63 @@
         </w:rPr>
         <w:t>U.S. Department of Health and Human Services</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007716FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS)</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D315B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or equivalent training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This training is completed online at</w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -488,55 +502,56 @@
       </w:hyperlink>
       <w:r w:rsidR="00AF2B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(Lessons 1, 2, and 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B3811B" w14:textId="77777777" w:rsidR="00C21320" w:rsidRDefault="00C21320" w:rsidP="00E047B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1442B253" w14:textId="14D756F7" w:rsidR="007E7683" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="000B5FE5">
+    <w:p w14:paraId="1442B253" w14:textId="60D2060B" w:rsidR="007E7683" w:rsidRDefault="00B531F7" w:rsidP="000B5FE5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Research Project:</w:t>
       </w:r>
       <w:r w:rsidR="003B0125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -544,143 +559,523 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6E9E64FA" w14:textId="0297C8F4" w:rsidR="003F442A" w:rsidRDefault="003F442A" w:rsidP="00C7002D">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal Investigator must be a faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="00D315B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of Rio Grande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is required to review the application for completeness before it is submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F97B92" w14:textId="3BA77E26" w:rsidR="00C7002D" w:rsidRDefault="00C7002D" w:rsidP="00C7002D">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="62065F76" w14:textId="79693147" w:rsidR="00C7002D" w:rsidRPr="007269FC" w:rsidRDefault="00C7002D" w:rsidP="00C7002D">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text3"/>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3E85FAF6" w14:textId="6D43C29A" w:rsidR="00C7002D" w:rsidRPr="007269FC" w:rsidRDefault="00C7002D" w:rsidP="000B5FE5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department(s)/Division/Agency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text4"/>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000030C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9520" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B5FE5" w14:paraId="0D76E1A4" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="165B02BC" w14:textId="77777777" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="165B02BC" w14:textId="37FB0533" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Name(s) of Investigator(s):</w:t>
+              <w:t xml:space="preserve">Name(s) of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7002D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Investigator(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C84A83C" w14:textId="77777777" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Email address(es):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -734,2343 +1129,1916 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B5FE5" w14:paraId="6D5B0941" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24BB0A20" w14:textId="40CE4491" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="24BB0A20" w14:textId="5E0E3A74" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36803449" w14:textId="7C827C22" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="36803449" w14:textId="13FB7031" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text38"/>
+            <w:bookmarkStart w:id="4" w:name="Text38"/>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F629302" w14:textId="6DB4693D" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="6F629302" w14:textId="0B92E72D" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check43"/>
+            <w:bookmarkStart w:id="5" w:name="Check43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AEA04C" w14:textId="62005C20" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="33AEA04C" w14:textId="3A6B9F3A" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Check48"/>
+            <w:bookmarkStart w:id="6" w:name="Check48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D486517" w14:textId="6C7E4E44" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="4D486517" w14:textId="17566159" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check53"/>
+            <w:bookmarkStart w:id="7" w:name="Check53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B5FE5" w14:paraId="1916125E" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587F0403" w14:textId="26FE5FAC" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="587F0403" w14:textId="6401A83B" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text37"/>
+            <w:bookmarkStart w:id="8" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC9DB9B" w14:textId="7F5FEE5C" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="1BC9DB9B" w14:textId="3E714D27" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text21"/>
+            <w:bookmarkStart w:id="9" w:name="Text21"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29FA8E18" w14:textId="02EDB5EF" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="29FA8E18" w14:textId="4846A64B" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Check44"/>
+            <w:bookmarkStart w:id="10" w:name="Check44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C29FED2" w14:textId="051E91F4" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="0C29FED2" w14:textId="493AE36A" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Check49"/>
+            <w:bookmarkStart w:id="11" w:name="Check49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4221786F" w14:textId="11105E17" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="4221786F" w14:textId="0C37A6AD" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Check54"/>
+            <w:bookmarkStart w:id="12" w:name="Check54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B5FE5" w14:paraId="7A896CD7" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECB6408" w14:textId="6633AD64" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="7ECB6408" w14:textId="048436CA" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC97679" w14:textId="12A0E3DC" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="5BC97679" w14:textId="4A29DFE8" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text22"/>
+            <w:bookmarkStart w:id="13" w:name="Text22"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD2EBA1" w14:textId="752F2BE0" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="5AD2EBA1" w14:textId="391B4F1B" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check45"/>
+            <w:bookmarkStart w:id="14" w:name="Check45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68A65A00" w14:textId="4ACF1861" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="68A65A00" w14:textId="5F2856B9" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Check50"/>
+            <w:bookmarkStart w:id="15" w:name="Check50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D79C06" w14:textId="0EB03850" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="50D79C06" w14:textId="27AD80B0" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check55"/>
+            <w:bookmarkStart w:id="16" w:name="Check55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B5FE5" w14:paraId="36239DAC" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05216C12" w14:textId="2A3AE616" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="05216C12" w14:textId="3AB9D5A8" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3B9AAB" w14:textId="11305198" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="6E3B9AAB" w14:textId="5348877F" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text23"/>
+            <w:bookmarkStart w:id="17" w:name="Text23"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA991CC" w14:textId="04EADEF5" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="7FA991CC" w14:textId="061EC10F" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check46"/>
+            <w:bookmarkStart w:id="18" w:name="Check46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274B2CBB" w14:textId="375C2200" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="274B2CBB" w14:textId="2AD635A2" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check51"/>
+            <w:bookmarkStart w:id="19" w:name="Check51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09FFD1E3" w14:textId="31DD6C83" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="09FFD1E3" w14:textId="4779113D" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check56"/>
+            <w:bookmarkStart w:id="20" w:name="Check56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B5FE5" w14:paraId="05AA24CD" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F64AFC5" w14:textId="6E28528C" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="0F64AFC5" w14:textId="047E58C0" w:rsidR="000B5FE5" w:rsidRPr="0075103F" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text19"/>
+            <w:bookmarkStart w:id="21" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B7DBB4" w14:textId="62CF4FF6" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="24B7DBB4" w14:textId="2CCEB7AB" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text24"/>
+            <w:bookmarkStart w:id="22" w:name="Text24"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7458A4" w14:textId="788E8D7D" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="3C7458A4" w14:textId="649E6D91" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check47"/>
+            <w:bookmarkStart w:id="23" w:name="Check47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="567953A8" w14:textId="422B76F6" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="567953A8" w14:textId="64E09777" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Check52"/>
+            <w:bookmarkStart w:id="24" w:name="Check52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="078B4A32" w14:textId="705E1181" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
+          <w:p w14:paraId="078B4A32" w14:textId="327909C3" w:rsidR="000B5FE5" w:rsidRDefault="000B5FE5" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Check57"/>
+            <w:bookmarkStart w:id="25" w:name="Check57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A9301F">
+            <w:r w:rsidR="008629CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D94BE1F" w14:textId="15E9D550" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="4D94BE1F" w14:textId="378C9766" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007269FC">
-[...101 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="53838E22" w14:textId="0DCE0BB1" w:rsidR="003B0125" w:rsidRDefault="007716FB" w:rsidP="003B0125">
-[...324 lines deleted...]
-    <w:p w14:paraId="1DAEFF4E" w14:textId="6730662F" w:rsidR="00617B7D" w:rsidRPr="00A21853" w:rsidRDefault="00B42CAE" w:rsidP="00A21853">
+    <w:p w14:paraId="1DAEFF4E" w14:textId="200F45BE" w:rsidR="00617B7D" w:rsidRPr="00A21853" w:rsidRDefault="00B42CAE" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If an external funding agency supports this project, identify the source, contact person, and contact </w:t>
       </w:r>
       <w:r w:rsidR="00947644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>person’s physical address, email address, and telephone number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
@@ -3082,218 +3050,217 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Text5"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6E3A60D6" w14:textId="5FAF7CFA" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00B42CAE" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Where is the location of the research?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A1D386" w14:textId="199EA859" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00DC5750">
+    <w:p w14:paraId="50A1D386" w14:textId="6813EA8F" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00DC5750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Check23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B42CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>University of Rio Grande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F64F6F2" w14:textId="6A2091E4" w:rsidR="00EE5C6B" w:rsidRPr="003B0125" w:rsidRDefault="00E047B4" w:rsidP="003B0125">
+    <w:p w14:paraId="2F64F6F2" w14:textId="11117F17" w:rsidR="00EE5C6B" w:rsidRPr="003B0125" w:rsidRDefault="00E047B4" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Check24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B42CAE">
         <w:rPr>
@@ -3332,133 +3299,133 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Text6"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="3A69FFAB" w14:textId="0987B8B4" w:rsidR="00EE5C6B" w:rsidRPr="00A21853" w:rsidRDefault="00E047B4" w:rsidP="00A21853">
+    <w:p w14:paraId="3A69FFAB" w14:textId="679AA9F7" w:rsidR="00EE5C6B" w:rsidRPr="00A21853" w:rsidRDefault="00E047B4" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Check25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="00DC5750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Multiple facilities</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C6B">
@@ -3492,242 +3459,242 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="Text7"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="09E56567" w14:textId="06458EB9" w:rsidR="00B531F7" w:rsidRPr="00D9509A" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">If not at Rio Grande, attach a letter of cooperation on the </w:t>
       </w:r>
       <w:r w:rsidR="00EE5C6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>facility's letterhead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1B35A2" w14:textId="4197046B" w:rsidR="00F04C05" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
+    <w:p w14:paraId="1C1B35A2" w14:textId="0178A00C" w:rsidR="00F04C05" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Location of the adverse event:</w:t>
+        <w:t>Location of adverse event:</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="Text8"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="69B64D72" w14:textId="69FFAD84" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
+    <w:p w14:paraId="69B64D72" w14:textId="41CD90E9" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date of adverse event:</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
@@ -3746,100 +3713,100 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="Text9"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="505427AE" w14:textId="06323D10" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
+    <w:p w14:paraId="505427AE" w14:textId="09528AFA" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date adverse event reported to IRB:</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
@@ -3858,324 +3825,215 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Text10"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="70418B4B" w14:textId="5678A1DC" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
-[...108 lines deleted...]
-    <w:p w14:paraId="48638589" w14:textId="23CD0006" w:rsidR="00DC5750" w:rsidRPr="00A21853" w:rsidRDefault="00DC5750" w:rsidP="00A21853">
+    <w:p w14:paraId="48638589" w14:textId="6097650F" w:rsidR="00DC5750" w:rsidRPr="00A21853" w:rsidRDefault="00DC5750" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Describe the event in detail, attaching additional documents as necessary</w:t>
       </w:r>
       <w:r w:rsidR="00275D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Text12"/>
+      <w:bookmarkStart w:id="35" w:name="Text12"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="222DB7E4" w14:textId="5B490770" w:rsidR="00DD1050" w:rsidRPr="003B0125" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
+    <w:p w14:paraId="222DB7E4" w14:textId="192B7B8B" w:rsidR="00DD1050" w:rsidRPr="003B0125" w:rsidRDefault="00DC5750" w:rsidP="003B0125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the intervention or modifications that will be instituted </w:t>
       </w:r>
       <w:r w:rsidR="00DD1050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>because of</w:t>
       </w:r>
       <w:r>
@@ -4188,294 +4046,294 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Text13"/>
+      <w:bookmarkStart w:id="36" w:name="Text13"/>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A21853" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="45D4E114" w14:textId="62A65C5A" w:rsidR="00F04C05" w:rsidRPr="00DC5750" w:rsidRDefault="00944514" w:rsidP="00DC5750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Did the event place the research participant or others at greater risk than was previously recognized?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB8387" w14:textId="512E19D7" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="12CB8387" w14:textId="01A9280F" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Check30"/>
+      <w:bookmarkStart w:id="37" w:name="Check30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00944514">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24817B8E" w14:textId="170AAB9B" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="24817B8E" w14:textId="3094DFC1" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Check31"/>
+      <w:bookmarkStart w:id="38" w:name="Check31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00944514">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B9B25E" w14:textId="7580A14C" w:rsidR="00DD1050" w:rsidRPr="00A21853" w:rsidRDefault="00944514" w:rsidP="00A21853">
+    <w:p w14:paraId="59B9B25E" w14:textId="4117B956" w:rsidR="00DD1050" w:rsidRPr="00A21853" w:rsidRDefault="00944514" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If the answer to question 9 was yes, describe how and to what extent risk was increased</w:t>
       </w:r>
       <w:r w:rsidR="00275D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4483,130 +4341,130 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text14"/>
+      <w:bookmarkStart w:id="39" w:name="Text14"/>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="201153B5" w14:textId="32E38A2A" w:rsidR="00944514" w:rsidRPr="00944514" w:rsidRDefault="00944514" w:rsidP="00A21853">
+    <w:p w14:paraId="201153B5" w14:textId="156396F9" w:rsidR="00944514" w:rsidRPr="00944514" w:rsidRDefault="00944514" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of subjects exposed to the </w:t>
       </w:r>
       <w:r w:rsidR="00EE5C6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4624,130 +4482,130 @@
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:format w:val="0"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text15"/>
+      <w:bookmarkStart w:id="40" w:name="Text15"/>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="33AB8B26" w14:textId="6918C8D7" w:rsidR="00DD1050" w:rsidRPr="00A21853" w:rsidRDefault="00944514" w:rsidP="00A21853">
+    <w:p w14:paraId="33AB8B26" w14:textId="2B0FCAD4" w:rsidR="00DD1050" w:rsidRPr="00A21853" w:rsidRDefault="00944514" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If this event has occurred previously in this project or in other related research studies, summarize the previous reports</w:t>
       </w:r>
       <w:r w:rsidR="00275D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4755,427 +4613,427 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Text16"/>
+      <w:bookmarkStart w:id="41" w:name="Text16"/>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="3915E456" w14:textId="5FA71870" w:rsidR="00944514" w:rsidRPr="00944514" w:rsidRDefault="00944514" w:rsidP="00A21853">
+    <w:p w14:paraId="3915E456" w14:textId="3697A6A3" w:rsidR="00944514" w:rsidRPr="00944514" w:rsidRDefault="00944514" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is the research participant still involved in the study?</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Text17"/>
+      <w:bookmarkStart w:id="42" w:name="Text17"/>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="2F977A94" w14:textId="56662458" w:rsidR="00DD1050" w:rsidRPr="00DD1050" w:rsidRDefault="00944514" w:rsidP="00A21853">
+    <w:p w14:paraId="2F977A94" w14:textId="55B4B96D" w:rsidR="00DD1050" w:rsidRPr="00DD1050" w:rsidRDefault="00944514" w:rsidP="00A21853">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is the recruitment for this project still ongoing, completed, or discontinued?</w:t>
       </w:r>
       <w:r w:rsidR="00A21853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Text18"/>
+      <w:bookmarkStart w:id="43" w:name="Text18"/>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A9301F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A9301F">
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008629CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000030C7" w:rsidRPr="000030C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="023F13E0" w14:textId="695D5C54" w:rsidR="003D7BFD" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D7BFD" w:rsidRPr="007269FC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B6E1F75" w14:textId="77777777" w:rsidR="001E4B7F" w:rsidRDefault="001E4B7F" w:rsidP="00910C03">
+    <w:p w14:paraId="15F1FFE1" w14:textId="77777777" w:rsidR="005A41F7" w:rsidRDefault="005A41F7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41DA722E" w14:textId="77777777" w:rsidR="001E4B7F" w:rsidRDefault="001E4B7F" w:rsidP="00910C03">
+    <w:p w14:paraId="033ACF9D" w14:textId="77777777" w:rsidR="005A41F7" w:rsidRDefault="005A41F7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -5199,69 +5057,69 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A68351" w14:textId="466AB5C8" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A68351" w14:textId="2DAB676D" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="00BE6735">
+    <w:r w:rsidR="002A41ED">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00BE6735">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -5280,76 +5138,76 @@
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005914CA" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A212A46" w14:textId="77777777" w:rsidR="001E4B7F" w:rsidRDefault="001E4B7F" w:rsidP="00910C03">
+    <w:p w14:paraId="6EFBD9BC" w14:textId="77777777" w:rsidR="005A41F7" w:rsidRDefault="005A41F7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CBBFDF1" w14:textId="77777777" w:rsidR="001E4B7F" w:rsidRDefault="001E4B7F" w:rsidP="00910C03">
+    <w:p w14:paraId="10447507" w14:textId="77777777" w:rsidR="005A41F7" w:rsidRDefault="005A41F7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4AD8BA" w14:textId="54A184C8" w:rsidR="00E41981" w:rsidRPr="00E41981" w:rsidRDefault="00E41981" w:rsidP="007269FC">
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E41981">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C65293A" wp14:editId="2125F098">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>22225</wp:posOffset>
@@ -5428,51 +5286,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D97371" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00E5637F" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> # </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BB1C484" w14:textId="77777777" w:rsidR="007269FC" w:rsidRDefault="007269FC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A5A14B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6203,208 +6061,227 @@
   <w:num w:numId="1" w16cid:durableId="1633098317">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1090931864">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="912932494">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1371614645">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1245337832">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="833105127">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="117530062">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="151"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3scoWK2IkDV7O6xuVLpVM6S94JfQ0SFbpxlCiI0H2UtWz9SnRPXAxKfj1oJ3IQpnfoJuud4NptVrVAssUAwYiA==" w:salt="XG+As5iTAcG1vvy3LPduQg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="izYYuASSTndxZnBF2O/LH2MQuEzXIrq2xT/gEfkQkm3xnOsTAdENbN2V8MonAN0DDD+Q15JczAx8gpDC/akxgA==" w:salt="Bs8rDin5bL4snpQ8fg1ERw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B531F7"/>
     <w:rsid w:val="000030C7"/>
+    <w:rsid w:val="00024F14"/>
     <w:rsid w:val="000965EA"/>
     <w:rsid w:val="000B5FE5"/>
+    <w:rsid w:val="000E551A"/>
     <w:rsid w:val="000F3E74"/>
     <w:rsid w:val="001421F7"/>
     <w:rsid w:val="0017297A"/>
     <w:rsid w:val="001733B4"/>
     <w:rsid w:val="00197556"/>
     <w:rsid w:val="001D484A"/>
     <w:rsid w:val="001E4B7F"/>
     <w:rsid w:val="001E57E6"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="00275D5C"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="0028243A"/>
+    <w:rsid w:val="002A41ED"/>
     <w:rsid w:val="002E75A8"/>
     <w:rsid w:val="002F0E52"/>
     <w:rsid w:val="0039192D"/>
     <w:rsid w:val="003B0125"/>
     <w:rsid w:val="003B4EAE"/>
     <w:rsid w:val="003D7BFD"/>
+    <w:rsid w:val="003F442A"/>
     <w:rsid w:val="00426D68"/>
     <w:rsid w:val="0043402D"/>
     <w:rsid w:val="004612AC"/>
     <w:rsid w:val="0051487F"/>
     <w:rsid w:val="0057302B"/>
     <w:rsid w:val="00573DB8"/>
     <w:rsid w:val="00574300"/>
     <w:rsid w:val="00583F84"/>
     <w:rsid w:val="005914CA"/>
+    <w:rsid w:val="005A41F7"/>
     <w:rsid w:val="005B66C6"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="005F3A81"/>
     <w:rsid w:val="0061255E"/>
     <w:rsid w:val="00617B7D"/>
     <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="00656DB1"/>
+    <w:rsid w:val="00675AD2"/>
+    <w:rsid w:val="006B4BC2"/>
     <w:rsid w:val="00700DE2"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="007716FB"/>
     <w:rsid w:val="00773F6C"/>
     <w:rsid w:val="007B5714"/>
     <w:rsid w:val="007E7683"/>
     <w:rsid w:val="0080431C"/>
+    <w:rsid w:val="00817F6D"/>
+    <w:rsid w:val="00836D8B"/>
     <w:rsid w:val="00837A56"/>
+    <w:rsid w:val="008629CF"/>
     <w:rsid w:val="00897E25"/>
     <w:rsid w:val="008E0606"/>
     <w:rsid w:val="00910C03"/>
     <w:rsid w:val="009321F4"/>
     <w:rsid w:val="00944514"/>
     <w:rsid w:val="009450D1"/>
     <w:rsid w:val="00947644"/>
     <w:rsid w:val="009813B2"/>
     <w:rsid w:val="009905B1"/>
     <w:rsid w:val="009D6D92"/>
     <w:rsid w:val="00A006ED"/>
     <w:rsid w:val="00A21853"/>
     <w:rsid w:val="00A4109A"/>
+    <w:rsid w:val="00A412DC"/>
     <w:rsid w:val="00A70C20"/>
     <w:rsid w:val="00A75D46"/>
     <w:rsid w:val="00A82A74"/>
     <w:rsid w:val="00A9301F"/>
     <w:rsid w:val="00AB1554"/>
+    <w:rsid w:val="00AB2F9F"/>
     <w:rsid w:val="00AE09FF"/>
     <w:rsid w:val="00AE0C17"/>
     <w:rsid w:val="00AE16D6"/>
     <w:rsid w:val="00AE6F77"/>
     <w:rsid w:val="00AF2B55"/>
+    <w:rsid w:val="00B15B04"/>
+    <w:rsid w:val="00B278A9"/>
     <w:rsid w:val="00B42CAE"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B5628B"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00BA7D67"/>
     <w:rsid w:val="00BB2599"/>
     <w:rsid w:val="00BB4DD2"/>
     <w:rsid w:val="00BC335B"/>
     <w:rsid w:val="00BD2B2C"/>
     <w:rsid w:val="00BE6735"/>
     <w:rsid w:val="00C21320"/>
     <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C43616"/>
     <w:rsid w:val="00C57553"/>
+    <w:rsid w:val="00C7002D"/>
     <w:rsid w:val="00CF0BAA"/>
     <w:rsid w:val="00D131A9"/>
+    <w:rsid w:val="00D315B0"/>
     <w:rsid w:val="00D9509A"/>
     <w:rsid w:val="00D97371"/>
+    <w:rsid w:val="00DA6AF9"/>
     <w:rsid w:val="00DA7B9C"/>
     <w:rsid w:val="00DC5750"/>
     <w:rsid w:val="00DD003F"/>
     <w:rsid w:val="00DD1050"/>
     <w:rsid w:val="00E047B4"/>
+    <w:rsid w:val="00E11147"/>
     <w:rsid w:val="00E31656"/>
     <w:rsid w:val="00E41981"/>
     <w:rsid w:val="00E5637F"/>
     <w:rsid w:val="00E824A7"/>
     <w:rsid w:val="00E86F62"/>
     <w:rsid w:val="00EA4138"/>
     <w:rsid w:val="00EE5C6B"/>
     <w:rsid w:val="00F03A32"/>
     <w:rsid w:val="00F04C05"/>
     <w:rsid w:val="00F730E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F7B8F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20160799-BE25-4E49-9271-D0EE8F336B04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6935,51 +6812,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000B5FE5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -7269,76 +7146,76 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>669</Words>
-  <Characters>3691</Characters>
+  <Words>650</Words>
+  <Characters>3705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>88</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4272</CharactersWithSpaces>
+  <CharactersWithSpaces>4347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8060938</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://phrp.nihtraining.com/users/login.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946908</vt:i4>
       </vt:variant>