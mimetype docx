--- v1 (2026-03-15)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02517AB9" w14:textId="5983891D" w:rsidR="00284431" w:rsidRPr="00284431" w:rsidRDefault="00284431" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form 2: Expedited and Full Review Application and Instructions</w:t>
       </w:r>
@@ -292,98 +292,110 @@
         </w:rPr>
         <w:t xml:space="preserve">For questions, please </w:t>
       </w:r>
       <w:r w:rsidR="008F639E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="008F639E" w:rsidRPr="003F4BFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>irb@rio.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008F639E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEA6988" w14:textId="2034E70B" w:rsidR="00A945B9" w:rsidRPr="007269FC" w:rsidRDefault="00A945B9" w:rsidP="00284431">
+    <w:p w14:paraId="3BEA6988" w14:textId="1A258818" w:rsidR="00A945B9" w:rsidRPr="007269FC" w:rsidRDefault="00A945B9" w:rsidP="00284431">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All Investigators must complete the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Protection</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>U.S. Department of Health and Human Services (DHHS)</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or equivalent training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>This training is completed online at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -435,82 +447,82 @@
         </w:rPr>
         <w:t>Application Check-off List</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unless noted otherwise, a</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ll applicable items must be given to the IRB.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EF6867" w14:textId="77E81158" w:rsidR="00B531F7" w:rsidRPr="00C3040E" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="13EF6867" w14:textId="79F22A59" w:rsidR="00B531F7" w:rsidRPr="00C3040E" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
@@ -526,619 +538,591 @@
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS Human Research Protection Training</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">that are less than 3 years old </w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>for all Principal Investigators</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6284F59B" w14:textId="7D45CC13" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="6284F59B" w14:textId="3C5BFD58" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D231D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Refer to the Type of Review</w:t>
       </w:r>
       <w:r w:rsidR="00AB361E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Flowc</w:t>
       </w:r>
       <w:r w:rsidR="002D231D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>hart to determine the type of application to complete</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CF325F" w14:textId="62BC6F9B" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="21CF325F" w14:textId="5E9887CC" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk234878507"/>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Consent Form</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00341864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s) (as applicable)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F69529B" w14:textId="4AB50451" w:rsidR="002E6F63" w:rsidRPr="007269FC" w:rsidRDefault="002E6F63" w:rsidP="003D7BFD">
+    <w:p w14:paraId="1F69529B" w14:textId="0820649D" w:rsidR="002E6F63" w:rsidRPr="007269FC" w:rsidRDefault="002E6F63" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check43"/>
+      <w:bookmarkStart w:id="4" w:name="Check43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assent Form, if involving participants who cannot legally give consent to participate (e.g., children under age 18 or individuals with diminished cognitive abilities)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC320B" w14:textId="709F1171" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="24CC320B" w14:textId="40AC17CE" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check39"/>
+      <w:bookmarkStart w:id="5" w:name="Check39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Responses to</w:t>
       </w:r>
       <w:r w:rsidR="00284431" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Research Summary Questions (</w:t>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>page</w:t>
       </w:r>
       <w:r w:rsidR="00284431" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ee </w:t>
-[...5 lines deleted...]
-        <w:t>page</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00341864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>after signatures</w:t>
       </w:r>
       <w:r w:rsidR="00284431" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 of </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A88711" w14:textId="70328EC2" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="48A88711" w14:textId="717DA788" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Check40"/>
+      <w:bookmarkStart w:id="6" w:name="Check40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE01BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>opies of all questions or forms that will be used in data collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0452846D" w14:textId="1083FC59" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="0452846D" w14:textId="5F3F60A6" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check41"/>
+      <w:bookmarkStart w:id="7" w:name="Check41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Any advertisements for research participant r</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ecruitment (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAEF6A1" w14:textId="40027C95" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="6CAEF6A1" w14:textId="487D5BA4" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check42"/>
+      <w:bookmarkStart w:id="8" w:name="Check42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ompleted </w:t>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Expedited and Full Review Application</w:t>
       </w:r>
+      <w:r w:rsidR="00341864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pages following this check-off list)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0645A5A9" w14:textId="4D00FB6D" w:rsidR="008F639E" w:rsidRPr="007269FC" w:rsidRDefault="008F639E" w:rsidP="008F639E">
+    <w:p w14:paraId="0645A5A9" w14:textId="62D7D706" w:rsidR="008F639E" w:rsidRPr="007269FC" w:rsidRDefault="008F639E" w:rsidP="008F639E">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copy of</w:t>
       </w:r>
       <w:r w:rsidR="00D5532B">
         <w:rPr>
@@ -1155,657 +1139,613 @@
       <w:r w:rsidR="00D5532B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="00D5532B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">an IRB or administrator of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>other involved institution (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F385EB3" w14:textId="45CE4E52" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00F730E9" w:rsidP="00E047B4">
-[...13 lines deleted...]
-    <w:p w14:paraId="6FB67390" w14:textId="584561AB" w:rsidR="008D6C20" w:rsidRPr="00284431" w:rsidRDefault="00284431" w:rsidP="00284431">
+    <w:p w14:paraId="44565960" w14:textId="7D83FE24" w:rsidR="00D9509A" w:rsidRPr="00284431" w:rsidRDefault="002E75A8" w:rsidP="00284431">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00284431">
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00284431" w:rsidRPr="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Research Summary Questions</w:t>
+        <w:t>Expedited and Full Review Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A551389" w14:textId="1165FB30" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00A35BE0" w:rsidP="003D7BFD">
-[...416 lines deleted...]
-    <w:p w14:paraId="1442B253" w14:textId="16C003FC" w:rsidR="007E7683" w:rsidRPr="00C23EF6" w:rsidRDefault="00B531F7" w:rsidP="00C23EF6">
+    <w:p w14:paraId="1442B253" w14:textId="7DED520B" w:rsidR="007E7683" w:rsidRDefault="00B531F7" w:rsidP="00C23EF6">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Research Project:</w:t>
       </w:r>
       <w:r w:rsidR="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:format w:val="TITLE CASE"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text1"/>
+      <w:bookmarkStart w:id="9" w:name="Text1"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="55428B01" w14:textId="55820CD2" w:rsidR="00FE40A4" w:rsidRPr="00017E51" w:rsidRDefault="00FE40A4" w:rsidP="00FE40A4">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal Investigator must be a faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of Rio Grande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is required to review the application for completeness before it is submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DB7A67" w14:textId="3DF4F4ED" w:rsidR="00FE40A4" w:rsidRDefault="00FE40A4" w:rsidP="00FE40A4">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text2"/>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="22F3C7D7" w14:textId="5C993DE8" w:rsidR="00FE40A4" w:rsidRPr="007269FC" w:rsidRDefault="00FE40A4" w:rsidP="00FE40A4">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text3"/>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="60AECC7F" w14:textId="7A8CA02F" w:rsidR="00FE40A4" w:rsidRPr="00FE40A4" w:rsidRDefault="00FE40A4" w:rsidP="00C23EF6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department(s)/Division/Agency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text4"/>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9520" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C23EF6" w14:paraId="2E5AB998" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA50E88" w14:textId="77777777" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="1DA50E88" w14:textId="5982FF79" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Name(s) of Investigator(s):</w:t>
+              <w:t xml:space="preserve">Name(s) of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE40A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Investigator(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="602B3419" w14:textId="77777777" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Email address(es):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1859,2341 +1799,1883 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23EF6" w14:paraId="21E82B4A" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698EC5B9" w14:textId="72C54E83" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="698EC5B9" w14:textId="7C96B452" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text39"/>
+            <w:bookmarkStart w:id="13" w:name="Text39"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25442B51" w14:textId="064CDD79" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="25442B51" w14:textId="548D8BB1" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text38"/>
+            <w:bookmarkStart w:id="14" w:name="Text38"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433E857D" w14:textId="3F49CEE7" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="433E857D" w14:textId="584EDA05" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5093D5B0" w14:textId="6426DF29" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="5093D5B0" w14:textId="2A3414D6" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5279B381" w14:textId="7A4CEB0F" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="5279B381" w14:textId="273D75F5" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check53"/>
+            <w:bookmarkStart w:id="15" w:name="Check53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23EF6" w14:paraId="2962315B" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D17E09" w14:textId="5B26EB21" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="62D17E09" w14:textId="1F9CC3D6" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text37"/>
+            <w:bookmarkStart w:id="16" w:name="Text37"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DD1C67" w14:textId="0464E553" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="19DD1C67" w14:textId="794399E5" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text21"/>
+            <w:bookmarkStart w:id="17" w:name="Text21"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52975BEE" w14:textId="56A2AD36" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="52975BEE" w14:textId="4F0875F8" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13AEA25D" w14:textId="41ECA56A" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="13AEA25D" w14:textId="03592DE4" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9788A7" w14:textId="4C89BB92" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="2D9788A7" w14:textId="7BCBEBEF" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check54"/>
+            <w:bookmarkStart w:id="18" w:name="Check54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23EF6" w14:paraId="331A371B" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370C3CDC" w14:textId="5CA5BFA8" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="370C3CDC" w14:textId="03F5CF28" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B87A4BA" w14:textId="3AA95A71" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="6B87A4BA" w14:textId="3C9DC057" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text22"/>
+            <w:bookmarkStart w:id="19" w:name="Text22"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC7677C" w14:textId="6D584EDA" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="4DC7677C" w14:textId="4E509AF7" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D9D9E2" w14:textId="7EB8C68B" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="75D9D9E2" w14:textId="464B59C2" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4188AB23" w14:textId="1BD28551" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="4188AB23" w14:textId="6925CA05" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check55"/>
+            <w:bookmarkStart w:id="20" w:name="Check55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23EF6" w14:paraId="18CF5430" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC0D509" w14:textId="203C9314" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="0FC0D509" w14:textId="2069B1F1" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B98605" w14:textId="7C3F3E96" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="73B98605" w14:textId="48867587" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text23"/>
+            <w:bookmarkStart w:id="21" w:name="Text23"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F576029" w14:textId="237FEE91" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="2F576029" w14:textId="238DD4AC" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4610BF6A" w14:textId="77107DD6" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="4610BF6A" w14:textId="7D8A8F4C" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Check51"/>
+            <w:bookmarkStart w:id="22" w:name="Check51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8C1A08" w14:textId="16402871" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="0B8C1A08" w14:textId="20F49147" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check56"/>
+            <w:bookmarkStart w:id="23" w:name="Check56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23EF6" w14:paraId="2642412B" w14:textId="77777777" w:rsidTr="004C566B">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DD8084" w14:textId="1C224084" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="64DD8084" w14:textId="49C5976B" w:rsidR="00C23EF6" w:rsidRPr="0075103F" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209821F2" w14:textId="680B3FBC" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="209821F2" w14:textId="350732D3" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text24"/>
+            <w:bookmarkStart w:id="24" w:name="Text24"/>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075AFA2A" w14:textId="07C73B01" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="075AFA2A" w14:textId="0BAD8D47" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483BC80B" w14:textId="0F26C4FA" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="483BC80B" w14:textId="6C17335C" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Check52"/>
+            <w:bookmarkStart w:id="25" w:name="Check52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38761CF9" w14:textId="30B9AF60" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
+          <w:p w14:paraId="38761CF9" w14:textId="79407F8B" w:rsidR="00C23EF6" w:rsidRDefault="00C23EF6" w:rsidP="004C566B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Check57"/>
+            <w:bookmarkStart w:id="26" w:name="Check57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D7D7F">
+            <w:r w:rsidR="00377929">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D94BE1F" w14:textId="2F8C707B" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="4D94BE1F" w14:textId="4E9500BA" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007269FC">
-[...101 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="422AA67D" w14:textId="77777777" w:rsidR="00B53B24" w:rsidRPr="00017E51" w:rsidRDefault="00B53B24" w:rsidP="00B53B24">
-[...354 lines deleted...]
-    <w:p w14:paraId="32A073B1" w14:textId="26F2AAAD" w:rsidR="00AB2594" w:rsidRPr="00B357A1" w:rsidRDefault="00AB2594" w:rsidP="00AB2594">
+    <w:p w14:paraId="32A073B1" w14:textId="7F1884D7" w:rsidR="00AB2594" w:rsidRPr="00B357A1" w:rsidRDefault="00AB2594" w:rsidP="00AB2594">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Based on the “</w:t>
       </w:r>
       <w:r w:rsidR="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
@@ -4226,944 +3708,944 @@
         </w:rPr>
         <w:t>, I believe my research project only requires an expedited review.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check49"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Check49"/>
+      <w:bookmarkStart w:id="27" w:name="Check49"/>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F" w:rsidRPr="00B357A1">
+      <w:r w:rsidR="00377929" w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Check50"/>
+      <w:bookmarkStart w:id="28" w:name="Check50"/>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F" w:rsidRPr="00B357A1">
+      <w:r w:rsidR="00377929" w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00B357A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BF01DB" w14:textId="0F4FF6A9" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="26BF01DB" w14:textId="0E40F5D5" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the key demographics (age, SES, ethnicity, geographic locations, gender, </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) of the sample that you wish to obtain.</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text5"/>
+      <w:bookmarkStart w:id="29" w:name="Text5"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="30525208" w14:textId="45AF5D72" w:rsidR="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="30525208" w14:textId="1EF9F5D5" w:rsidR="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What is the greatest number of participants that will be recruited?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:format w:val="0"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text6"/>
+      <w:bookmarkStart w:id="30" w:name="Text6"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="69A2B1F8" w14:textId="2F23E851" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="69A2B1F8" w14:textId="7966DF48" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>How will participants be recruited?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text7"/>
+      <w:bookmarkStart w:id="31" w:name="Text7"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="4E1579F4" w14:textId="41220B80" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Check the type of population(s) listed below that will be included in the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323C40FA" w14:textId="4615F9E2" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
+    <w:p w14:paraId="323C40FA" w14:textId="0F3393C4" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Check44"/>
+      <w:bookmarkStart w:id="32" w:name="Check44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Children (under the age of 18)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E4395F" w14:textId="7393B243" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
+    <w:p w14:paraId="37E4395F" w14:textId="66D08903" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check45"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Check45"/>
+      <w:bookmarkStart w:id="33" w:name="Check45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0D0C93" w14:textId="7115DB70" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
+    <w:p w14:paraId="7A0D0C93" w14:textId="5160E446" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check46"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Check46"/>
+      <w:bookmarkStart w:id="34" w:name="Check46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Participants with diminished cognitive ability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA5C074" w14:textId="320CFD10" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
+    <w:p w14:paraId="1BA5C074" w14:textId="7507CF09" w:rsidR="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check47"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Check47"/>
+      <w:bookmarkStart w:id="35" w:name="Check47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pregnant women and/or fetuses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF275D8" w14:textId="56C67A34" w:rsidR="002E6F63" w:rsidRPr="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
+    <w:p w14:paraId="6AF275D8" w14:textId="2574D2AE" w:rsidR="002E6F63" w:rsidRPr="002E6F63" w:rsidRDefault="002E6F63" w:rsidP="002E6F63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Check48"/>
+      <w:bookmarkStart w:id="36" w:name="Check48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>No vulnerable populations will be included</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458AB69A" w14:textId="19AAF653" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
+    <w:p w14:paraId="458AB69A" w14:textId="294A0961" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Will participants be remunerated for their participation?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Check21"/>
+      <w:bookmarkStart w:id="37" w:name="Check21"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Check22"/>
+      <w:bookmarkStart w:id="38" w:name="Check22"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0645E658" w14:textId="5410D097" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="0645E658" w14:textId="3E137D82" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If so, how will participants be remunerated? Please indicate the type of remuneration and the amount</w:t>
       </w:r>
       <w:r w:rsidR="007269FC" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
@@ -5176,1152 +4658,1152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>participation,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the participants will receive 3% of their final grade in extra credit in their Introduction course. </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text8"/>
+      <w:bookmarkStart w:id="39" w:name="Text8"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="2F29738F" w14:textId="67226FC8" w:rsidR="00F04C05" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="2F29738F" w14:textId="2584AD91" w:rsidR="00F04C05" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If participants do not complete the study, will partial or full remuneration be given? Please describe how that will be determined.</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text9"/>
+      <w:bookmarkStart w:id="40" w:name="Text9"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="6C45FB53" w14:textId="5BFF6D85" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
+    <w:p w14:paraId="6C45FB53" w14:textId="47D706C2" w:rsidR="00523870" w:rsidRPr="006E7C36" w:rsidRDefault="00F04C05" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What direct benefits (other than remuneration) exist for the participants who participate?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text10"/>
+      <w:bookmarkStart w:id="41" w:name="Text10"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="6E3A60D6" w14:textId="250572CD" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What direct risks could the participants potentially face? Check all that apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A1D386" w14:textId="19B8F37D" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="50A1D386" w14:textId="4F33132C" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Check23"/>
+      <w:bookmarkStart w:id="42" w:name="Check23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of confidentiality or p</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rivacy</w:t>
       </w:r>
       <w:r w:rsidR="00284431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> breaches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3C972A" w14:textId="2A8B9723" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="6B3C972A" w14:textId="67A74B5A" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Check24"/>
+      <w:bookmarkStart w:id="43" w:name="Check24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of coercion by r</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>esearcher(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E801E25" w14:textId="3F482109" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="0E801E25" w14:textId="3B81FD24" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Check25"/>
+      <w:bookmarkStart w:id="44" w:name="Check25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of psychological h</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>arm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64113CE4" w14:textId="17AE0C29" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="64113CE4" w14:textId="1A44AF64" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Check26"/>
+      <w:bookmarkStart w:id="45" w:name="Check26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of physical h</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>arm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C572E6C" w14:textId="48952607" w:rsidR="00AB2594" w:rsidRPr="00AB2594" w:rsidRDefault="00E047B4" w:rsidP="006E7C36">
+    <w:p w14:paraId="6C572E6C" w14:textId="7706E27D" w:rsidR="00AB2594" w:rsidRPr="00AB2594" w:rsidRDefault="00E047B4" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Check27"/>
+      <w:bookmarkStart w:id="46" w:name="Check27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Other potential r</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>isk</w:t>
       </w:r>
       <w:r w:rsidR="003D7BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Text11"/>
+      <w:bookmarkStart w:id="47" w:name="Text11"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="57C791E8" w14:textId="166B47B9" w:rsidR="00BA2549" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="57C791E8" w14:textId="583AAA08" w:rsidR="00BA2549" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Please describe the specific risk(s).</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="Text12"/>
+      <w:bookmarkStart w:id="48" w:name="Text12"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="5C3705EB" w14:textId="2B13E063" w:rsidR="00BA2549" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="5C3705EB" w14:textId="192EF117" w:rsidR="00BA2549" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What measures will be taken to limit or minimize the risks?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="Text13"/>
+      <w:bookmarkStart w:id="49" w:name="Text13"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="3D800C72" w14:textId="549CCA11" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="3D800C72" w14:textId="074FB0E8" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What are the expected benefits of the research to the scientific community or the common good</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="Text14"/>
+      <w:bookmarkStart w:id="50" w:name="Text14"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="58F2C808" w14:textId="38615A5B" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="58F2C808" w14:textId="39634EE9" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If the methodology requires that participants be deceived about any aspect of the study</w:t>
       </w:r>
       <w:r w:rsidR="00AB2594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2594">
@@ -6340,446 +5822,446 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Attach a description and/or a script of the debriefing information.</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="Text15"/>
+      <w:bookmarkStart w:id="51" w:name="Text15"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="4041046E" w14:textId="31728DE2" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="4041046E" w14:textId="68282DC5" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>How will the participants be informed of the risks and benefits of the study?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="Text16"/>
+      <w:bookmarkStart w:id="52" w:name="Text16"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="0E118920" w14:textId="310880BB" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="0E118920" w14:textId="4D291DFF" w:rsidR="00AB2594" w:rsidRPr="006E7C36" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>How will consent be obtained from the participants (or their legal guardian)?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="Text17"/>
+      <w:bookmarkStart w:id="53" w:name="Text17"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="12B4015C" w14:textId="0E48996C" w:rsidR="00AB2594" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
+    <w:p w14:paraId="12B4015C" w14:textId="19A3559C" w:rsidR="00AB2594" w:rsidRDefault="00BA2549" w:rsidP="006E7C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If participants who cannot give legal consent are involved, how will assent be obtained from the participants?</w:t>
       </w:r>
       <w:r w:rsidR="006E7C36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="Text18"/>
+      <w:bookmarkStart w:id="54" w:name="Text18"/>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00046B4E" w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="6C010049" w14:textId="22945DE8" w:rsidR="00AB2594" w:rsidRPr="00523870" w:rsidRDefault="00AB2594" w:rsidP="006E7C36">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F977A94" w14:textId="11B696A3" w:rsidR="00910C03" w:rsidRPr="00BA2549" w:rsidRDefault="0017297A" w:rsidP="006E7C36">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2549">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="004A6DE3" w:rsidRPr="00BA2549">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7221,157 +6703,490 @@
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A2933E" w14:textId="1C4DF3CC" w:rsidR="00A945B9" w:rsidRPr="00046B4E" w:rsidRDefault="00046B4E" w:rsidP="006E7C36">
+    <w:p w14:paraId="77A2933E" w14:textId="5480C14D" w:rsidR="00A945B9" w:rsidRPr="00046B4E" w:rsidRDefault="00046B4E" w:rsidP="006E7C36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="yyyy-MM-dd"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="Text19"/>
+      <w:bookmarkStart w:id="55" w:name="Text19"/>
       <w:r w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D7F">
+      <w:r w:rsidR="00377929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00046B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="32F7B04E" w14:textId="77777777" w:rsidR="00A945B9" w:rsidRPr="007269FC" w:rsidRDefault="00A945B9" w:rsidP="006E7C36">
+    <w:p w14:paraId="32F7B04E" w14:textId="0DEE34D1" w:rsidR="00E153BD" w:rsidRDefault="00A945B9" w:rsidP="006E7C36">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date of Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066CED27" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRDefault="00E153BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD29FA0" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRPr="00284431" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Summary Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A428846" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRPr="007269FC" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubmit your answers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>on pages that are inserted at the end of this document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">titled “Research Summary.” We request that the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be no longer than 2 pages, double-spaced. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learly distinguish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> question you a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nswer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by labeling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>each response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the appropriate Roman numeral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6572ECC0" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRPr="003D7BFD" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a short summary of the research question</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>) and corresponding hypothesis, if there is one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide a brief literature review of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior studies directly related to the proposed study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to explain its need. Be sure to include appropriate in-text citations and accompanying references to support any claims that are made when describing the need for the proposed study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F15D3E" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a short summary of the methodology, research design, and procedures.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Define all abbreviations the first time that they are used. Include a copy of each data collection tool on pages inserted at the end of this application. Be sure to include appropriate controls and explain anything referred to as “standard practice.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92BEAF" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRPr="003D7BFD" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide a short summary of the planned data analysis and reporting methodology. N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ote if there is any risk of a privacy or confidentiality breach in the reported results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32529D8B" w14:textId="77777777" w:rsidR="00E153BD" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Explain as specifically as possible the precautions that will be taken to protect participants’ identities and any information they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide during the study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Provide details about how confidential data will be handled and stored throughout and after the project period. Include information about how and where data will be stored, as well as how long it will be stored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041AA9BC" w14:textId="263AA181" w:rsidR="00A945B9" w:rsidRPr="00E153BD" w:rsidRDefault="00E153BD" w:rsidP="00E153BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E153BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide an estimated timeline for data collection for this study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5340DE" w14:textId="77777777" w:rsidR="00A35BE0" w:rsidRDefault="00A35BE0" w:rsidP="00A945B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A35BE0">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="345D4427" w14:textId="208CB1B8" w:rsidR="00A35BE0" w:rsidRDefault="00A35BE0" w:rsidP="00A35BE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
@@ -7456,80 +7271,80 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Please delete these instructions when inserting your additional pages.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D7BFD" w:rsidRPr="007269FC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32AD7011" w14:textId="77777777" w:rsidR="006137CD" w:rsidRDefault="006137CD" w:rsidP="00910C03">
+    <w:p w14:paraId="7805FA3F" w14:textId="77777777" w:rsidR="00A25E20" w:rsidRDefault="00A25E20" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D9560EA" w14:textId="77777777" w:rsidR="006137CD" w:rsidRDefault="006137CD" w:rsidP="00910C03">
+    <w:p w14:paraId="735A79DC" w14:textId="77777777" w:rsidR="00A25E20" w:rsidRDefault="00A25E20" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -7549,69 +7364,69 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A68351" w14:textId="45E7131E" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A68351" w14:textId="55583EF3" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="00BE01BE">
+    <w:r w:rsidR="0041434A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00BE01BE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -7630,76 +7445,76 @@
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005914CA" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ABBC554" w14:textId="77777777" w:rsidR="006137CD" w:rsidRDefault="006137CD" w:rsidP="00910C03">
+    <w:p w14:paraId="4952B4C0" w14:textId="77777777" w:rsidR="00A25E20" w:rsidRDefault="00A25E20" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3543B5DF" w14:textId="77777777" w:rsidR="006137CD" w:rsidRDefault="006137CD" w:rsidP="00910C03">
+    <w:p w14:paraId="15B7D21F" w14:textId="77777777" w:rsidR="00A25E20" w:rsidRDefault="00A25E20" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4AD8BA" w14:textId="54A184C8" w:rsidR="00E41981" w:rsidRPr="00E41981" w:rsidRDefault="00E41981" w:rsidP="007269FC">
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E41981">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C65293A" wp14:editId="79C3A66A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>22225</wp:posOffset>
@@ -7778,51 +7593,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D97371" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00E5637F" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> # </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BB1C484" w14:textId="77777777" w:rsidR="007269FC" w:rsidRDefault="007269FC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A5A14B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8553,232 +8368,249 @@
   <w:num w:numId="1" w16cid:durableId="2083093016">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2005936268">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="187069687">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="998845429">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="50735439">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1130392451">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1516935">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gSkAL2ceBtrcf7NSgI2JucNmoLFbgj7Se/pUtBzttogUBDft4fOynAuBtFGcf6sewAQyWxAyf5TAto0TO0hIAQ==" w:salt="A+fO5dPNZcOpVE9DSEDYHg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Yq2zR+2bY/sXJf/ULs3EXKuKP+2aG7J0a7GsN8Uq5Avo63oIjAKjQzLaXdLbaxAZLN4Klyvr4Nz8nWUdN3+Icw==" w:salt="3w7OwveQJOESEHTiINwSGA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B531F7"/>
     <w:rsid w:val="00046B4E"/>
     <w:rsid w:val="000D6A3F"/>
+    <w:rsid w:val="000E551A"/>
     <w:rsid w:val="000F3E74"/>
     <w:rsid w:val="00112A43"/>
     <w:rsid w:val="00120DD5"/>
     <w:rsid w:val="001421F7"/>
     <w:rsid w:val="0016065E"/>
     <w:rsid w:val="0017297A"/>
     <w:rsid w:val="001733B4"/>
     <w:rsid w:val="00197556"/>
     <w:rsid w:val="001C795C"/>
     <w:rsid w:val="001D484A"/>
     <w:rsid w:val="001E57E6"/>
     <w:rsid w:val="002327D4"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="0028243A"/>
     <w:rsid w:val="00284431"/>
     <w:rsid w:val="002D231D"/>
     <w:rsid w:val="002E6F63"/>
     <w:rsid w:val="002E75A8"/>
     <w:rsid w:val="002F0E52"/>
     <w:rsid w:val="0030524D"/>
     <w:rsid w:val="00312E0F"/>
     <w:rsid w:val="003160E0"/>
+    <w:rsid w:val="00341864"/>
+    <w:rsid w:val="00377929"/>
     <w:rsid w:val="003A0568"/>
     <w:rsid w:val="003B4EAE"/>
     <w:rsid w:val="003D7BFD"/>
     <w:rsid w:val="003F79C6"/>
+    <w:rsid w:val="0041434A"/>
     <w:rsid w:val="00426D68"/>
     <w:rsid w:val="0043402D"/>
     <w:rsid w:val="00451F3B"/>
     <w:rsid w:val="004553A4"/>
     <w:rsid w:val="004612AC"/>
     <w:rsid w:val="004A6DE3"/>
     <w:rsid w:val="00502F5D"/>
     <w:rsid w:val="0050411F"/>
     <w:rsid w:val="0051487F"/>
     <w:rsid w:val="00523870"/>
     <w:rsid w:val="00574300"/>
     <w:rsid w:val="00583F84"/>
     <w:rsid w:val="005914CA"/>
     <w:rsid w:val="005B66C6"/>
     <w:rsid w:val="005C0A1C"/>
     <w:rsid w:val="005C3F4E"/>
+    <w:rsid w:val="005F6430"/>
     <w:rsid w:val="006137CD"/>
     <w:rsid w:val="00616C71"/>
     <w:rsid w:val="0065360A"/>
     <w:rsid w:val="00656DB1"/>
+    <w:rsid w:val="006E0CB7"/>
     <w:rsid w:val="006E7C36"/>
     <w:rsid w:val="00700DE2"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="00734B6A"/>
     <w:rsid w:val="00773F6C"/>
     <w:rsid w:val="00775C48"/>
     <w:rsid w:val="007B5714"/>
+    <w:rsid w:val="007D1821"/>
     <w:rsid w:val="007E7683"/>
     <w:rsid w:val="0080431C"/>
     <w:rsid w:val="00804A6D"/>
+    <w:rsid w:val="00836D8B"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="0084028D"/>
     <w:rsid w:val="008D6C20"/>
     <w:rsid w:val="008D7D7F"/>
     <w:rsid w:val="008F639E"/>
     <w:rsid w:val="00910C03"/>
     <w:rsid w:val="009321F4"/>
     <w:rsid w:val="009450D1"/>
     <w:rsid w:val="00951A4A"/>
+    <w:rsid w:val="009879F5"/>
     <w:rsid w:val="009905B1"/>
     <w:rsid w:val="009D11AF"/>
     <w:rsid w:val="009D6D92"/>
     <w:rsid w:val="009E4DDE"/>
+    <w:rsid w:val="00A25E20"/>
     <w:rsid w:val="00A35BE0"/>
+    <w:rsid w:val="00A412DC"/>
     <w:rsid w:val="00A56F6F"/>
     <w:rsid w:val="00A75D46"/>
     <w:rsid w:val="00A82A74"/>
     <w:rsid w:val="00A945B9"/>
     <w:rsid w:val="00AB1554"/>
     <w:rsid w:val="00AB2594"/>
     <w:rsid w:val="00AB361E"/>
+    <w:rsid w:val="00AD0D04"/>
     <w:rsid w:val="00AE09FF"/>
     <w:rsid w:val="00AE16D6"/>
     <w:rsid w:val="00AE6F77"/>
     <w:rsid w:val="00AF7E64"/>
     <w:rsid w:val="00B128DE"/>
     <w:rsid w:val="00B357A1"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B53B24"/>
     <w:rsid w:val="00B5628B"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00BA2549"/>
     <w:rsid w:val="00BA7D67"/>
     <w:rsid w:val="00BB2599"/>
     <w:rsid w:val="00BC335B"/>
     <w:rsid w:val="00BE01BE"/>
     <w:rsid w:val="00BE0632"/>
     <w:rsid w:val="00BF44BE"/>
     <w:rsid w:val="00C010FD"/>
     <w:rsid w:val="00C146BC"/>
     <w:rsid w:val="00C23EF6"/>
     <w:rsid w:val="00C3040E"/>
     <w:rsid w:val="00CE443E"/>
     <w:rsid w:val="00CF0BAA"/>
+    <w:rsid w:val="00D2666D"/>
     <w:rsid w:val="00D5532B"/>
     <w:rsid w:val="00D56A35"/>
     <w:rsid w:val="00D739FE"/>
     <w:rsid w:val="00D9509A"/>
     <w:rsid w:val="00D97371"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E07E25"/>
+    <w:rsid w:val="00E153BD"/>
     <w:rsid w:val="00E41981"/>
     <w:rsid w:val="00E54597"/>
     <w:rsid w:val="00E5637F"/>
     <w:rsid w:val="00E60549"/>
     <w:rsid w:val="00E77018"/>
     <w:rsid w:val="00E824A7"/>
+    <w:rsid w:val="00EE7266"/>
     <w:rsid w:val="00F03A32"/>
     <w:rsid w:val="00F04C05"/>
     <w:rsid w:val="00F126A8"/>
     <w:rsid w:val="00F65E4C"/>
     <w:rsid w:val="00F730E9"/>
     <w:rsid w:val="00F935C4"/>
+    <w:rsid w:val="00FE40A4"/>
     <w:rsid w:val="00FF5281"/>
     <w:rsid w:val="00FF52CF"/>
+    <w:rsid w:val="00FF5DCD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F7B8F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20160799-BE25-4E49-9271-D0EE8F336B04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9125,51 +8957,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B531F7"/>
+    <w:rsid w:val="00E153BD"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -9309,51 +9141,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C23EF6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -9643,76 +9475,76 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1503</Words>
-  <Characters>8148</Characters>
+  <Words>1416</Words>
+  <Characters>8077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 2: Expedited and Full Review Application and Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9521</CharactersWithSpaces>
+  <CharactersWithSpaces>9475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8060938</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://phrp.nihtraining.com/users/login.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946908</vt:i4>
       </vt:variant>