--- v1 (2026-03-15)
+++ v2 (2026-08-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="34743B38" w14:textId="3121C018" w:rsidR="00B531F7" w:rsidRPr="00F96693" w:rsidRDefault="00F96693" w:rsidP="00F96693">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form 1: Exempt Review Application and Instructions</w:t>
       </w:r>
@@ -287,51 +287,51 @@
         </w:rPr>
         <w:t xml:space="preserve">For questions, please </w:t>
       </w:r>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003207F6" w:rsidRPr="003F4BFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>irb@rio.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E15BEF" w14:textId="538DFFF5" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="38E15BEF" w14:textId="38FF93DC" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All Investigators must complete the </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Research </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
@@ -347,50 +347,56 @@
         <w:t xml:space="preserve"> Training from the </w:t>
       </w:r>
       <w:r w:rsidR="00837A56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>U.S. Department of Health and Human Services</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0006004B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00024423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or equivalent training</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> before </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -448,82 +454,82 @@
         </w:rPr>
         <w:t>Application Check-off List</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00156D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unless noted otherwise, a</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ll applicable items must be given to the IRB.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6284F59B" w14:textId="6CB3B411" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="00394227">
+    <w:p w14:paraId="6284F59B" w14:textId="0EDDE4EE" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="00394227">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
@@ -539,1020 +545,596 @@
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>HHS Human Research Protection Training</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">that are less than 3 years old </w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>for all Principal Investigators</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="139B3DFE" w14:textId="0EDED27D" w:rsidR="00126AB9" w:rsidRPr="007269FC" w:rsidRDefault="00126AB9" w:rsidP="00126AB9">
+    <w:p w14:paraId="139B3DFE" w14:textId="41452B12" w:rsidR="00126AB9" w:rsidRPr="007269FC" w:rsidRDefault="00126AB9" w:rsidP="00126AB9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Refer to the Type of Review</w:t>
       </w:r>
       <w:r w:rsidR="009B7243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>lowchart to determine the type of application to complete</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CF325F" w14:textId="7E37F39F" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="00126AB9">
+    <w:p w14:paraId="21CF325F" w14:textId="21525409" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="00126AB9">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Consent Form (</w:t>
       </w:r>
-      <w:r w:rsidR="00156D2B">
-[...3 lines deleted...]
-        <w:t>I</w:t>
+      <w:r w:rsidR="00C630D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>f applicable</w:t>
       </w:r>
       <w:r w:rsidR="00910C03" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, see question 5</w:t>
       </w:r>
-      <w:r w:rsidR="00156D2B">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC320B" w14:textId="2408699A" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="24CC320B" w14:textId="26A7938A" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00477EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00BA50E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>esponses to</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Research Summary Questions (</w:t>
       </w:r>
       <w:r w:rsidR="00156D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>page</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ee </w:t>
-[...5 lines deleted...]
-        <w:t>page</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>after signatures</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 of </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A88711" w14:textId="227466FB" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="48A88711" w14:textId="29C68EB5" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Copies of all questions or forms that will be used in data collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0452846D" w14:textId="0C1EBE23" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="0452846D" w14:textId="397238E6" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Any advertisements for research participant r</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ecruitment (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAEF6A1" w14:textId="1458712E" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
+    <w:p w14:paraId="6CAEF6A1" w14:textId="33BAC302" w:rsidR="00B531F7" w:rsidRDefault="003D7BFD" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BA50E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Completed Exempt Review Application</w:t>
       </w:r>
-      <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (pages 3-6)</w:t>
+      <w:r w:rsidR="00F82090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pages following this check-off list)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265B54C2" w14:textId="703AD61A" w:rsidR="00C27B72" w:rsidRPr="007269FC" w:rsidRDefault="00C27B72" w:rsidP="003D7BFD">
+    <w:p w14:paraId="265B54C2" w14:textId="5CBA9148" w:rsidR="00C27B72" w:rsidRPr="007269FC" w:rsidRDefault="00C27B72" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copy of IRB approval letter from any other involved institution (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F385EB3" w14:textId="45CE4E52" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00F730E9" w:rsidP="00E047B4">
-[...13 lines deleted...]
-    <w:p w14:paraId="778BCC81" w14:textId="3B889FF8" w:rsidR="00643F5E" w:rsidRPr="00B57867" w:rsidRDefault="00BA50E2" w:rsidP="00B57867">
+    <w:p w14:paraId="44565960" w14:textId="0EBAECE3" w:rsidR="00D9509A" w:rsidRPr="00B57867" w:rsidRDefault="002E75A8" w:rsidP="00B57867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57867">
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00B57867" w:rsidRPr="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Research Summary Questions</w:t>
+        <w:t>Exempt Review Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A551389" w14:textId="0C700E17" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="002D283C" w:rsidP="003D7BFD">
-[...368 lines deleted...]
-    <w:p w14:paraId="1442B253" w14:textId="7615EEF6" w:rsidR="007E7683" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00097590">
+    <w:p w14:paraId="1E236AEF" w14:textId="2D58AEC7" w:rsidR="004C363B" w:rsidRDefault="00B531F7" w:rsidP="00097590">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Title of Research Project:</w:t>
       </w:r>
       <w:r w:rsidR="0066465E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A31649" w:rsidRPr="00F808F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -1560,143 +1142,529 @@
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text1"/>
       <w:r w:rsidR="00A31649" w:rsidRPr="00F808F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A31649" w:rsidRPr="00F808F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A31649" w:rsidRPr="00F808F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A31649" w:rsidRPr="00F808F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="25DB6BD1" w14:textId="667CEFEB" w:rsidR="00953A4F" w:rsidRDefault="00953A4F" w:rsidP="00097590">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal Investigator must be a faculty or staff member </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a graduate student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of Rio Grande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is required to review the application for completeness before it is submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352E4AA5" w14:textId="3F249213" w:rsidR="004C363B" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4BF259FB" w14:textId="5A9A4F48" w:rsidR="004C363B" w:rsidRPr="007269FC" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Principal Investigator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Text26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="215EF25A" w14:textId="4E767012" w:rsidR="004C363B" w:rsidRPr="007269FC" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department(s)/Division/Agency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:format w:val="TITLE CASE"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Text27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9520" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F7A2F" w14:paraId="26886747" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69CE5257" w14:textId="0DCA1D7A" w:rsidR="002F7A2F" w:rsidRDefault="002F7A2F" w:rsidP="002F7A2F">
+          <w:p w14:paraId="69CE5257" w14:textId="67EE71A2" w:rsidR="002F7A2F" w:rsidRDefault="002F7A2F" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Name(s) of Investigator(s):</w:t>
+              <w:t xml:space="preserve">Name(s) of </w:t>
+            </w:r>
+            <w:r w:rsidR="000833C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Investigator(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B39D455" w14:textId="5656FC76" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Email address(es):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1750,2557 +1718,2089 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7A2F" w14:paraId="63BBECD2" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D2758E" w14:textId="4F3DD1E2" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="18D2758E" w14:textId="2B9444C4" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text15"/>
+            <w:bookmarkStart w:id="10" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF498E8" w14:textId="688CBE80" w:rsidR="002F7A2F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="5CF498E8" w14:textId="140F17C2" w:rsidR="002F7A2F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text38"/>
+            <w:bookmarkStart w:id="11" w:name="Text38"/>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9AF1B2" w14:textId="2AD8A4A8" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="2E9AF1B2" w14:textId="309DCBA3" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Check43"/>
+            <w:bookmarkStart w:id="12" w:name="Check43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09370558" w14:textId="0B492EA1" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="09370558" w14:textId="1CCDBC74" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Check48"/>
+            <w:bookmarkStart w:id="13" w:name="Check48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED4C5FB" w14:textId="274F17E0" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="1ED4C5FB" w14:textId="352DD1E9" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check53"/>
+            <w:bookmarkStart w:id="14" w:name="Check53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7A2F" w14:paraId="1C6638C4" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B792ECC" w14:textId="53BAC73B" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="3B792ECC" w14:textId="380BC61F" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text37"/>
+            <w:bookmarkStart w:id="15" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33052146" w14:textId="6167EEAE" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="33052146" w14:textId="2B2E5862" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text21"/>
+            <w:bookmarkStart w:id="16" w:name="Text21"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DA5A1C" w14:textId="44EB8B90" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="66DA5A1C" w14:textId="15A9B5CA" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check44"/>
+            <w:bookmarkStart w:id="17" w:name="Check44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BFE2A6" w14:textId="4B2CDAB1" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="61BFE2A6" w14:textId="368A8FC7" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check49"/>
+            <w:bookmarkStart w:id="18" w:name="Check49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1966EB86" w14:textId="1B0E1224" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="1966EB86" w14:textId="1F0D264D" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check54"/>
+            <w:bookmarkStart w:id="19" w:name="Check54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7A2F" w14:paraId="2571BF74" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189C7CD0" w14:textId="5D6E507B" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="189C7CD0" w14:textId="155DB194" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text17"/>
+            <w:bookmarkStart w:id="20" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="466D0796" w14:textId="27CDF6B8" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="466D0796" w14:textId="193C4BB7" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text22"/>
+            <w:bookmarkStart w:id="21" w:name="Text22"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC8DF08" w14:textId="2EBD9D38" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="5FC8DF08" w14:textId="7EAB31CE" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check45"/>
+            <w:bookmarkStart w:id="22" w:name="Check45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38211212" w14:textId="678738C2" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="38211212" w14:textId="62DFD6B0" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check50"/>
+            <w:bookmarkStart w:id="23" w:name="Check50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BF000C" w14:textId="1BE69AAC" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="67BF000C" w14:textId="5CD04316" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Check55"/>
+            <w:bookmarkStart w:id="24" w:name="Check55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7A2F" w14:paraId="2DC5A748" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17CA789F" w14:textId="35F96271" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="17CA789F" w14:textId="5D77BEF3" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text18"/>
+            <w:bookmarkStart w:id="25" w:name="Text18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D821712" w14:textId="570A1618" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="4D821712" w14:textId="0D219D8E" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text23"/>
+            <w:bookmarkStart w:id="26" w:name="Text23"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BBE6EE" w14:textId="3E5251FA" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="12BBE6EE" w14:textId="74F6985D" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Check46"/>
+            <w:bookmarkStart w:id="27" w:name="Check46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9706B0" w14:textId="15E46347" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="4D9706B0" w14:textId="400B7DEB" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Check51"/>
+            <w:bookmarkStart w:id="28" w:name="Check51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E859B1" w14:textId="175F96A6" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="35E859B1" w14:textId="242BA921" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Check56"/>
+            <w:bookmarkStart w:id="29" w:name="Check56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7A2F" w14:paraId="21041C30" w14:textId="77777777" w:rsidTr="00C07D87">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12AF2FAE" w14:textId="6742C9B8" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
+          <w:p w14:paraId="12AF2FAE" w14:textId="20DE3BBF" w:rsidR="002F7A2F" w:rsidRPr="0075103F" w:rsidRDefault="008770C9" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text19"/>
+            <w:bookmarkStart w:id="30" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C4D45D" w14:textId="0FCF543C" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="65C4D45D" w14:textId="395AAF22" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text24"/>
+            <w:bookmarkStart w:id="31" w:name="Text24"/>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00845991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0432FF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B13EFCB" w14:textId="6561C9CE" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="4B13EFCB" w14:textId="4AD848F5" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Check47"/>
+            <w:bookmarkStart w:id="32" w:name="Check47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E309D3" w14:textId="3A871BE1" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="56E309D3" w14:textId="0324CA03" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Check52"/>
+            <w:bookmarkStart w:id="33" w:name="Check52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFCBDA4" w14:textId="3E6E4A3A" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
+          <w:p w14:paraId="5EFCBDA4" w14:textId="39559711" w:rsidR="002F7A2F" w:rsidRDefault="00097590" w:rsidP="002F7A2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Check57"/>
+            <w:bookmarkStart w:id="34" w:name="Check57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B1DF2">
+            <w:r w:rsidR="002E4166">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D94BE1F" w14:textId="2C36F04E" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="4D94BE1F" w14:textId="49C4FC3A" w:rsidR="00B531F7" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007269FC">
-[...466 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="10156B49" w14:textId="54FE0CBF" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Place a check mark next to the category that best describes your research</w:t>
       </w:r>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>You may check more than one category.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFCAB19" w14:textId="4DDB1FBE" w:rsidR="00BA50E2" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="3EFCAB19" w14:textId="15921279" w:rsidR="00BA50E2" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Check16"/>
+      <w:bookmarkStart w:id="35" w:name="Check16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research conducted in established or commonly accepted educational settings, involving normal educational practices, such as</w:t>
       </w:r>
       <w:r w:rsidR="00BA50E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB09D7B" w14:textId="3B21D832" w:rsidR="00BA50E2" w:rsidRDefault="00B531F7" w:rsidP="00BA50E2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(a) research on regular and special education instructional strategies</w:t>
       </w:r>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C18732" w14:textId="79C4D1C6" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00BA50E2">
+    <w:p w14:paraId="20C18732" w14:textId="250D0DD8" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00BA50E2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) research on the effectiveness of or the comparison among instructional techniques, curricula, or classroom management methods. </w:t>
+        <w:t>(b) research on the effectiveness of or the comparison among instructional techniques, curricula, or classroom management methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9C1551" w14:textId="269DEAAE" w:rsidR="00BA50E2" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="7C9C1551" w14:textId="41419075" w:rsidR="00BA50E2" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Check17"/>
+      <w:bookmarkStart w:id="36" w:name="Check17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research involving the use of educational tests (e.g., cognitive, diagnostic, aptitude, achievement), survey procedures, interview procedures</w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or observation of public behavior,</w:t>
       </w:r>
       <w:r w:rsidR="00BA50E2">
@@ -4367,99 +3867,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>collection. You may not collect data from appointed public officials or candidate</w:t>
       </w:r>
       <w:r w:rsidR="00C3040E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for public office</w:t>
       </w:r>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531D5C51" w14:textId="38798CF0" w:rsidR="00AF1F4C" w:rsidRDefault="00AF1F4C" w:rsidP="00AF1F4C">
+    <w:p w14:paraId="531D5C51" w14:textId="0B572D32" w:rsidR="00AF1F4C" w:rsidRDefault="00AF1F4C" w:rsidP="00AF1F4C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Check19"/>
+      <w:bookmarkStart w:id="37" w:name="Check19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>involving benign behavioral interventions</w:t>
       </w:r>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e., brief in duration, harmless, painless, not physically invasive, not likely to have significant adverse lasting impact, investigator has no reason to think the subjects will find the interventions offensive or embarrassing) and no deception about the nature of the research</w:t>
       </w:r>
       <w:r>
@@ -4543,99 +4043,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3C307F" w14:textId="281F6AC1" w:rsidR="00AF1F4C" w:rsidRPr="007269FC" w:rsidRDefault="00AF1F4C" w:rsidP="003207F6">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(b) any disclosure of the human subjects' responses outside the research could reasonably place the participants at risk of criminal or civil liability or be damaging to the participants' financial standing, employability, or reputation</w:t>
       </w:r>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4222D3F7" w14:textId="3F815AE9" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="00AF1F4C">
+    <w:p w14:paraId="4222D3F7" w14:textId="4904B4E3" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="00AF1F4C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Check18"/>
+      <w:bookmarkStart w:id="38" w:name="Check18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Research involv</w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>es collecting or studying</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> existing information, documents, records, pathological specimens, or diagnostic specimens</w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
@@ -4674,102 +4174,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> that subjects cannot be directly or </w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">indirectly identified </w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">through identifiers linked to the subjects. </w:t>
+        <w:t>through identifiers linked to the subjects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577C72A7" w14:textId="127C9CC7" w:rsidR="00B57867" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="577C72A7" w14:textId="08218D9A" w:rsidR="00B57867" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Check20"/>
+      <w:bookmarkStart w:id="39" w:name="Check20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Taste and food quality evaluation and consumer acceptance studies, </w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E4F319" w14:textId="5FD68809" w:rsidR="00B57867" w:rsidRDefault="00B531F7" w:rsidP="00B57867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4778,72 +4278,72 @@
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(a) wholesome foods wit</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>hout additives are consumed</w:t>
       </w:r>
       <w:r w:rsidR="003207F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7493F68B" w14:textId="3912EB98" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00E5637F" w:rsidP="00B57867">
+    <w:p w14:paraId="7493F68B" w14:textId="1C94820C" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00E5637F" w:rsidP="00B57867">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B531F7" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">b) a food is consumed that contains a food ingredient at or below the level, and for a use, found to be safe, or agricultural chemical or environmental contaminant at or below the level found to be safe, by the Food and Drug Administration and approved by the Environmental Protection Agency or the Food Safety and Inspection Service of the U.S. Department of Agriculture. </w:t>
+        <w:t>b) a food is consumed that contains a food ingredient at or below the level, and for a use, found to be safe, or agricultural chemical or environmental contaminant at or below the level found to be safe, by the Food and Drug Administration and approved by the Environmental Protection Agency or the Food Safety and Inspection Service of the U.S. Department of Agriculture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6621D6" w14:textId="7FDA74CB" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
+    <w:p w14:paraId="6B6621D6" w14:textId="7013AE1F" w:rsidR="00B531F7" w:rsidRPr="007269FC" w:rsidRDefault="00B531F7" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>If at least one of these categories do</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -4868,54 +4368,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> complete the “Expedited and</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Full Review Application</w:t>
       </w:r>
       <w:r w:rsidR="00426D68" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> instead of this one.</w:t>
+        <w:t xml:space="preserve"> instead of this </w:t>
+      </w:r>
+      <w:r w:rsidR="000833C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A56B514" w14:textId="680513AE" w:rsidR="00D9509A" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="6A56B514" w14:textId="0B35616B" w:rsidR="00D9509A" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the key demographics (age, SES, ethnicity, geographic locations, gender, </w:t>
       </w:r>
       <w:r w:rsidR="00C3040E" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -4925,486 +4439,486 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) of the sample that you wish to obtain.</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text28"/>
+      <w:bookmarkStart w:id="40" w:name="Text28"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="30525208" w14:textId="41BDE304" w:rsidR="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="30525208" w14:textId="204BFA70" w:rsidR="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What is the greatest number of participants that will be recruited?</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Text29"/>
+      <w:bookmarkStart w:id="41" w:name="Text29"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="749D2D72" w14:textId="4C1226C6" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="749D2D72" w14:textId="0A22B2AB" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>How will participants be recruited?</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Text30"/>
+      <w:bookmarkStart w:id="42" w:name="Text30"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="458AB69A" w14:textId="199D1935" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
+    <w:p w14:paraId="458AB69A" w14:textId="5B6713F0" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Will participants be remunerated for their participation?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Check21"/>
+      <w:bookmarkStart w:id="43" w:name="Check21"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Check22"/>
+      <w:bookmarkStart w:id="44" w:name="Check22"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C74A192" w14:textId="19E829D0" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="5C74A192" w14:textId="0C765FE5" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>If so, how will participants be remunerated? Please indicate the type of remuneration and the amount</w:t>
       </w:r>
       <w:r w:rsidR="007269FC" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -5420,1482 +4934,1629 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>participation,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the participants will receive 3% of their final grade in extra credit in their Introduction course. </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Text31"/>
+      <w:bookmarkStart w:id="45" w:name="Text31"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="6E5E6002" w14:textId="74B340D7" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="6E5E6002" w14:textId="5B14B028" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>If participants do not complete the study, will partial or full remuneration be given? Please describe how that will be determined.</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="Text32"/>
+      <w:bookmarkStart w:id="46" w:name="Text32"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="1E3A5F6B" w14:textId="3FF02385" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="1E3A5F6B" w14:textId="6CAB4AE6" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What direct benefits (other than remuneration) exist for the participants who participate?</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="Text33"/>
+      <w:bookmarkStart w:id="47" w:name="Text33"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="6E3A60D6" w14:textId="250572CD" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>What direct risks could the participants potentially face? Check all that apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A1D386" w14:textId="416385E1" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="50A1D386" w14:textId="47E3D243" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="Check23"/>
+      <w:bookmarkStart w:id="48" w:name="Check23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of confidentiality or p</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rivacy</w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> breaches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3C972A" w14:textId="72383ECB" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="6B3C972A" w14:textId="2ADE641C" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="Check24"/>
+      <w:bookmarkStart w:id="49" w:name="Check24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of coercion by r</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>esearcher(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E801E25" w14:textId="60F8D255" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="0E801E25" w14:textId="675E1F79" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="Check25"/>
+      <w:bookmarkStart w:id="50" w:name="Check25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of psychological h</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>arm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64113CE4" w14:textId="49548882" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
+    <w:p w14:paraId="64113CE4" w14:textId="59D3379A" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="Check26"/>
+      <w:bookmarkStart w:id="51" w:name="Check26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Risk of physical h</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>arm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0459F3AA" w14:textId="3707BD47" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00C07D87">
+    <w:p w14:paraId="0459F3AA" w14:textId="4D9D6442" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00E047B4" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="Check27"/>
+      <w:bookmarkStart w:id="52" w:name="Check27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Other potential r</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>isk</w:t>
       </w:r>
       <w:r w:rsidR="003D7BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C07D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="Text34"/>
+      <w:bookmarkStart w:id="53" w:name="Text34"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="09E56567" w14:textId="6023DC94" w:rsidR="00B531F7" w:rsidRPr="00D9509A" w:rsidRDefault="00E5637F" w:rsidP="003D7BFD">
+    <w:p w14:paraId="09E56567" w14:textId="4346500E" w:rsidR="00B531F7" w:rsidRPr="00D9509A" w:rsidRDefault="00E5637F" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>If you checked any direct risks</w:t>
       </w:r>
       <w:r w:rsidR="00426D68" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> in Item 4</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, then you </w:t>
       </w:r>
       <w:r w:rsidR="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00426D68" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> complete the “Expedited and</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Full Review Application.</w:t>
+        <w:t xml:space="preserve"> Full Review Application</w:t>
       </w:r>
       <w:r w:rsidR="00426D68" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:r w:rsidR="000833C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead of this application.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="406FCD13" w14:textId="48A1D0D2" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
+    <w:p w14:paraId="406FCD13" w14:textId="2C4A5E4E" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Will the participants be informed of the risks and benefits of the study?  </w:t>
+        <w:t>Will the participants be informed of the risks and benefits of the study?</w:t>
       </w:r>
       <w:r w:rsidR="009905B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="Check28"/>
+      <w:bookmarkStart w:id="54" w:name="Check28"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="56" w:name="Check29"/>
+      <w:bookmarkStart w:id="55" w:name="Check29"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00E047B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B905A13" w14:textId="26280ED9" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
+    <w:p w14:paraId="1B905A13" w14:textId="40BBEFAE" w:rsidR="00BA2AD8" w:rsidRPr="00C07D87" w:rsidRDefault="00F04C05" w:rsidP="00C07D87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If so, how will the participants be informed? </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="Text35"/>
+      <w:bookmarkStart w:id="56" w:name="Text35"/>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="45D4E114" w14:textId="019C2A58" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
+    <w:p w14:paraId="4DBAB617" w14:textId="31BA89F0" w:rsidR="005A1877" w:rsidRPr="005A1877" w:rsidRDefault="005A1877" w:rsidP="005A1877">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>Do you wish to waive the signed informed consent?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check34"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check35"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002E4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D4E114" w14:textId="5C3A9032" w:rsidR="00F04C05" w:rsidRPr="00D9509A" w:rsidRDefault="00F04C05" w:rsidP="00E047B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9509A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please check </w:t>
       </w:r>
       <w:r w:rsidR="00910C03" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">each box </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>f the following criteria match</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9509A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> your research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB8387" w14:textId="3AC8EB1C" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="12CB8387" w14:textId="31008388" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="58" w:name="Check30"/>
+      <w:bookmarkStart w:id="57" w:name="Check30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The research involves no greater than minimal risk</w:t>
       </w:r>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24817B8E" w14:textId="4B31F029" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="24817B8E" w14:textId="79FD6418" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="Check31"/>
+      <w:bookmarkStart w:id="58" w:name="Check31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>It is not practicable to conduct the research without a waiver of informed consent or alteration to informed consent</w:t>
       </w:r>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166DC231" w14:textId="3AD557B8" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="166DC231" w14:textId="5AE88A00" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="Check32"/>
+      <w:bookmarkStart w:id="59" w:name="Check32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Waiving or altering the informed consent will not adversely affect the subjects’ rights and welfare</w:t>
       </w:r>
       <w:r w:rsidR="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBF8FD8" w14:textId="1532EF65" w:rsidR="00F04C05" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="003D7BFD">
+    <w:p w14:paraId="045AEF35" w14:textId="5E83B63F" w:rsidR="00910C03" w:rsidRPr="007269FC" w:rsidRDefault="00E047B4" w:rsidP="005A1877">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="Check33"/>
+      <w:bookmarkStart w:id="60" w:name="Check33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00910C03" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>he consent document would be the only record linking the subject and the research</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -6915,209 +6576,50 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> principal risk would come from</w:t>
       </w:r>
       <w:r w:rsidR="00F04C05" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a confidentiality</w:t>
       </w:r>
       <w:r w:rsidR="00B57867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> breach</w:t>
       </w:r>
       <w:r w:rsidR="00E5637F" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...157 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F977A94" w14:textId="1CE7FBDF" w:rsidR="00910C03" w:rsidRDefault="0017297A" w:rsidP="00E047B4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00AF1F4C" w:rsidRPr="00BA2549">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In submitting this form and the corresponding documents, I acknowledge that I have completed </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F4C" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -7452,163 +6954,519 @@
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r w:rsidR="00680ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
       <w:r w:rsidR="00680ADE" w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r w:rsidR="00680ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB99CE3" w14:textId="1E68386F" w:rsidR="00C24719" w:rsidRDefault="0075103F" w:rsidP="00C24719">
+    <w:p w14:paraId="4BB99CE3" w14:textId="4368A0FD" w:rsidR="00C24719" w:rsidRDefault="0075103F" w:rsidP="00C24719">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="yyyy-MM-dd"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="Text36"/>
+      <w:bookmarkStart w:id="61" w:name="Text36"/>
       <w:r w:rsidRPr="0075103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0075103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0075103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008B1DF2">
+      <w:r w:rsidR="002E4166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0075103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0432FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="023F13E0" w14:textId="4AF7D0E2" w:rsidR="003D7BFD" w:rsidRDefault="00C24719" w:rsidP="006E46BD">
+    <w:p w14:paraId="023F13E0" w14:textId="4C088279" w:rsidR="004C363B" w:rsidRDefault="00C24719" w:rsidP="006E46BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007269FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date of Submission</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7D822C5A" w14:textId="77777777" w:rsidR="004C363B" w:rsidRDefault="004C363B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EC7515" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="00B57867" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57867">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Summary Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5447D2" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="007269FC" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubmit your answers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>on pages that are inserted at the end of this document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">titled “Research Summary.” We request that the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be no longer than 2 pages, double-spaced. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learly distinguish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> question you a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nswer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by labeling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>each response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007269FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the appropriate Roman numeral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B542F09" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="003D7BFD" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a short summary of the research question</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>) and corresponding hypothesis, if there is one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide a brief literature review of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior studies directly related to the proposed study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to explain its need. Be sure to include appropriate in-text citations and accompanying references to support any claims that are made when describing the need for the proposed study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D4DC0" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="003D7BFD" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a short summary of the methodology, research design, and procedures.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Define all abbreviations the first time that they are used. Include a copy of each data collection tool on pages inserted at the end of this application. Be sure to include appropriate controls and explain anything referred to as “standard practice.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BCA4A6" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="003D7BFD" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide a short summary of the planned data analysis and reporting methodology. N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ote if there is any risk of a privacy or confidentiality breach in the reported results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280575B5" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="003D7BFD" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Explain as specifically as possible the precautions that will be taken to protect participants’ identities and any information they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide during the study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Provide details about how confidential data will be handled and stored throughout and after the project period. Include information about how and where data will be stored, as well as how long it will be stored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74816ED4" w14:textId="77777777" w:rsidR="004C363B" w:rsidRPr="003D7BFD" w:rsidRDefault="004C363B" w:rsidP="004C363B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimated timeline for data collection for this study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08053D2C" w14:textId="77777777" w:rsidR="003D7BFD" w:rsidRDefault="003D7BFD" w:rsidP="006E46BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="319002D9" w14:textId="77777777" w:rsidR="00AC269B" w:rsidRDefault="00AC269B" w:rsidP="006E46BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AC269B">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D0668B1" w14:textId="1F780758" w:rsidR="00AF1F4C" w:rsidRDefault="00AF1F4C" w:rsidP="00AF1F4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
@@ -7651,80 +7509,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5C8C14" w14:textId="3A6F1510" w:rsidR="00AC269B" w:rsidRPr="007269FC" w:rsidRDefault="00AC269B" w:rsidP="00CD2B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC269B" w:rsidRPr="007269FC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23DC33B1" w14:textId="77777777" w:rsidR="001A418D" w:rsidRDefault="001A418D" w:rsidP="00910C03">
+    <w:p w14:paraId="6579F7BF" w14:textId="77777777" w:rsidR="00821FF7" w:rsidRDefault="00821FF7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14EC3B9E" w14:textId="77777777" w:rsidR="001A418D" w:rsidRDefault="001A418D" w:rsidP="00910C03">
+    <w:p w14:paraId="25B29EC8" w14:textId="77777777" w:rsidR="00821FF7" w:rsidRDefault="00821FF7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -7744,69 +7602,69 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A68351" w14:textId="48EA2749" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A68351" w14:textId="54D53BEB" w:rsidR="00910C03" w:rsidRPr="00C3040E" w:rsidRDefault="0080431C" w:rsidP="0080431C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="0083120E">
+    <w:r w:rsidR="002E4166">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="0083120E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -7825,76 +7683,76 @@
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005914CA" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00910C03" w:rsidRPr="00C3040E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E3F2725" w14:textId="77777777" w:rsidR="001A418D" w:rsidRDefault="001A418D" w:rsidP="00910C03">
+    <w:p w14:paraId="0DD05AA3" w14:textId="77777777" w:rsidR="00821FF7" w:rsidRDefault="00821FF7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75BD1989" w14:textId="77777777" w:rsidR="001A418D" w:rsidRDefault="001A418D" w:rsidP="00910C03">
+    <w:p w14:paraId="4BCB7DB4" w14:textId="77777777" w:rsidR="00821FF7" w:rsidRDefault="00821FF7" w:rsidP="00910C03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C4AD8BA" w14:textId="54A184C8" w:rsidR="00E41981" w:rsidRPr="00E41981" w:rsidRDefault="00E41981" w:rsidP="007269FC">
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E41981">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C65293A" wp14:editId="27D873D9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>22225</wp:posOffset>
@@ -7974,51 +7832,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D97371" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Protocol</w:t>
     </w:r>
     <w:r w:rsidR="00E5637F" w:rsidRPr="00A82A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> # </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BB1C484" w14:textId="77777777" w:rsidR="007269FC" w:rsidRDefault="007269FC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A5A14B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8749,253 +8607,273 @@
   <w:num w:numId="1" w16cid:durableId="117651998">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="71125817">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="887374302">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1272710738">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="254441799">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1752119348">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1516992436">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4uCXbyKrwkC5tnEcT5tew9Rld4kCfwDbqDnksZBPEfN2WPC82+efwwubTtMDLQiUHzQPDHNMqFyl7ErCcDxH/A==" w:salt="iv57hIzW631a4yQTw6O8SQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CughI8kMK1uiG0DSj/NnFIbW50TXooBYWeDjQwtEgq3UsY8pfppgrgb7sejz5YbIl8pWS+N8XZqLG0coOys1Ww==" w:salt="wyC2cPpYGVhOvQac63pSdw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B531F7"/>
     <w:rsid w:val="00017E51"/>
+    <w:rsid w:val="00024423"/>
     <w:rsid w:val="00053A4B"/>
     <w:rsid w:val="0006004B"/>
+    <w:rsid w:val="000833C8"/>
     <w:rsid w:val="00097590"/>
     <w:rsid w:val="000E48DA"/>
+    <w:rsid w:val="000E551A"/>
     <w:rsid w:val="000F3E74"/>
     <w:rsid w:val="00126AB9"/>
     <w:rsid w:val="001421F7"/>
     <w:rsid w:val="0014629C"/>
     <w:rsid w:val="00156D2B"/>
     <w:rsid w:val="0017297A"/>
     <w:rsid w:val="001733B4"/>
     <w:rsid w:val="00196F27"/>
     <w:rsid w:val="00197556"/>
     <w:rsid w:val="001A418D"/>
     <w:rsid w:val="001C547C"/>
     <w:rsid w:val="001C6AE6"/>
     <w:rsid w:val="001D484A"/>
     <w:rsid w:val="001E57E6"/>
     <w:rsid w:val="001F49AD"/>
     <w:rsid w:val="001F7B6D"/>
     <w:rsid w:val="00266E69"/>
     <w:rsid w:val="002769F7"/>
     <w:rsid w:val="0028243A"/>
     <w:rsid w:val="002D283C"/>
+    <w:rsid w:val="002E4166"/>
     <w:rsid w:val="002E75A8"/>
     <w:rsid w:val="002F0E52"/>
     <w:rsid w:val="002F7A2F"/>
     <w:rsid w:val="003207F6"/>
     <w:rsid w:val="00382834"/>
     <w:rsid w:val="00394227"/>
     <w:rsid w:val="003B4EAE"/>
     <w:rsid w:val="003D7BFD"/>
     <w:rsid w:val="00426D68"/>
     <w:rsid w:val="0043402D"/>
     <w:rsid w:val="00451F3B"/>
     <w:rsid w:val="004534F3"/>
+    <w:rsid w:val="00453AFF"/>
     <w:rsid w:val="004553A4"/>
     <w:rsid w:val="004612AC"/>
     <w:rsid w:val="00477EEF"/>
     <w:rsid w:val="004B3765"/>
+    <w:rsid w:val="004C363B"/>
     <w:rsid w:val="004E190E"/>
     <w:rsid w:val="00501413"/>
     <w:rsid w:val="0051487F"/>
     <w:rsid w:val="00516BD5"/>
     <w:rsid w:val="0053147C"/>
     <w:rsid w:val="0057302B"/>
     <w:rsid w:val="00574300"/>
     <w:rsid w:val="00583F84"/>
     <w:rsid w:val="005914CA"/>
+    <w:rsid w:val="005A1877"/>
+    <w:rsid w:val="005A6802"/>
     <w:rsid w:val="005B66C6"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="005F1E60"/>
     <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="00656DB1"/>
     <w:rsid w:val="0066465E"/>
     <w:rsid w:val="00671155"/>
     <w:rsid w:val="00680ADE"/>
     <w:rsid w:val="0068348A"/>
     <w:rsid w:val="006B1123"/>
     <w:rsid w:val="006C6AC8"/>
     <w:rsid w:val="006E46BD"/>
     <w:rsid w:val="00700DE2"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="00724AEC"/>
     <w:rsid w:val="007269FC"/>
     <w:rsid w:val="0075103F"/>
     <w:rsid w:val="00773F6C"/>
+    <w:rsid w:val="007873FF"/>
     <w:rsid w:val="007965F9"/>
     <w:rsid w:val="007B5714"/>
     <w:rsid w:val="007E7683"/>
     <w:rsid w:val="0080431C"/>
     <w:rsid w:val="00811573"/>
     <w:rsid w:val="00816F02"/>
+    <w:rsid w:val="00821FF7"/>
     <w:rsid w:val="0083120E"/>
+    <w:rsid w:val="00836D8B"/>
+    <w:rsid w:val="00837387"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="00845991"/>
     <w:rsid w:val="00847AB7"/>
     <w:rsid w:val="008770C9"/>
     <w:rsid w:val="008B1DF2"/>
     <w:rsid w:val="008C492A"/>
     <w:rsid w:val="008E0F85"/>
     <w:rsid w:val="00910C03"/>
     <w:rsid w:val="009321F4"/>
     <w:rsid w:val="009450D1"/>
+    <w:rsid w:val="00953A4F"/>
     <w:rsid w:val="009905B1"/>
+    <w:rsid w:val="009B5BAB"/>
     <w:rsid w:val="009B7243"/>
     <w:rsid w:val="009D3DF7"/>
     <w:rsid w:val="009D6D92"/>
     <w:rsid w:val="00A22B6F"/>
     <w:rsid w:val="00A31649"/>
+    <w:rsid w:val="00A412DC"/>
     <w:rsid w:val="00A75D46"/>
     <w:rsid w:val="00A82A74"/>
     <w:rsid w:val="00AA7C17"/>
     <w:rsid w:val="00AB1554"/>
     <w:rsid w:val="00AB3F1B"/>
     <w:rsid w:val="00AC2038"/>
     <w:rsid w:val="00AC269B"/>
     <w:rsid w:val="00AD1D14"/>
     <w:rsid w:val="00AE09FF"/>
     <w:rsid w:val="00AE0C17"/>
     <w:rsid w:val="00AE110C"/>
     <w:rsid w:val="00AE16D6"/>
     <w:rsid w:val="00AE6F77"/>
     <w:rsid w:val="00AF1F4C"/>
     <w:rsid w:val="00AF7E64"/>
     <w:rsid w:val="00B531F7"/>
     <w:rsid w:val="00B5628B"/>
     <w:rsid w:val="00B57867"/>
     <w:rsid w:val="00B6018C"/>
     <w:rsid w:val="00B654B3"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00BA2AD8"/>
     <w:rsid w:val="00BA50E2"/>
     <w:rsid w:val="00BA7D67"/>
     <w:rsid w:val="00BB2599"/>
     <w:rsid w:val="00BC335B"/>
     <w:rsid w:val="00C07D87"/>
     <w:rsid w:val="00C24719"/>
     <w:rsid w:val="00C27B72"/>
     <w:rsid w:val="00C3040E"/>
+    <w:rsid w:val="00C630D3"/>
     <w:rsid w:val="00CD2B06"/>
     <w:rsid w:val="00CE163C"/>
     <w:rsid w:val="00CE55FE"/>
     <w:rsid w:val="00CF0BAA"/>
     <w:rsid w:val="00D23441"/>
     <w:rsid w:val="00D255C9"/>
     <w:rsid w:val="00D9509A"/>
     <w:rsid w:val="00D97371"/>
     <w:rsid w:val="00DC70B0"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E11D62"/>
+    <w:rsid w:val="00E30E11"/>
     <w:rsid w:val="00E41981"/>
     <w:rsid w:val="00E52776"/>
     <w:rsid w:val="00E541A3"/>
     <w:rsid w:val="00E5637F"/>
     <w:rsid w:val="00E824A7"/>
     <w:rsid w:val="00E92C4B"/>
     <w:rsid w:val="00EA4A1B"/>
+    <w:rsid w:val="00EC71D3"/>
     <w:rsid w:val="00EF38E9"/>
     <w:rsid w:val="00F03A32"/>
     <w:rsid w:val="00F04C05"/>
+    <w:rsid w:val="00F13ED1"/>
     <w:rsid w:val="00F730E9"/>
     <w:rsid w:val="00F808F0"/>
+    <w:rsid w:val="00F82090"/>
     <w:rsid w:val="00F960B7"/>
     <w:rsid w:val="00F96693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F7B8F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20160799-BE25-4E49-9271-D0EE8F336B04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9342,51 +9220,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B531F7"/>
+    <w:rsid w:val="004C363B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -9526,51 +9404,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002F7A2F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/education-and-outreach/human-research-protection-training/human-research-protection-foundational-training/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@rio.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -9876,76 +9754,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9489FFD8-0C8C-46C2-A16E-B58BE62FD834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1777</Words>
-  <Characters>10218</Characters>
+  <Words>1767</Words>
+  <Characters>10073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
-  <Paragraphs>226</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 1: Exempt Review Application and Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>University of Rio Grande</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11769</CharactersWithSpaces>
+  <CharactersWithSpaces>11817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8060938</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://phrp.nihtraining.com/users/login.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946908</vt:i4>
       </vt:variant>